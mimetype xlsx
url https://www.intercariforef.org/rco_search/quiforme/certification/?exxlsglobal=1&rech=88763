--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -181,59 +181,65 @@
   <si>
     <t>01/01/1992</t>
   </si>
   <si>
     <t>LYCEE PROFES MARITIME BOULOGNE-LE PORTEL</t>
   </si>
   <si>
     <t>6 RUE GEORGES HONORE 62480 LE PORTEL</t>
   </si>
   <si>
     <t>3162P003762</t>
   </si>
   <si>
     <t>GUADELOUPE FORMATION</t>
   </si>
   <si>
     <t>CTRE REG DE FORMATION PROFESSIONNELLE ROUJOL 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>26/02/2010</t>
   </si>
   <si>
     <t>01973178697</t>
   </si>
   <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>97 LES PLANTES 85300 CHALLANS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>IFOPSE</t>
   </si>
   <si>
     <t>PA DES METAIRIES 56130 NIVILLAC</t>
   </si>
   <si>
     <t>01/07/1991</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>SI2P GFC</t>
   </si>
   <si>
     <t>ZA DES HAUTES PERCHES CHEMIN DU BOIS 49610 SAINT-MELAINE-SUR-AUBANCE</t>
@@ -241,57 +247,51 @@
   <si>
     <t>01/03/2010</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
     <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
-    <t>MAISON FAMILIALE RURALE</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CABALD JIMMY AMOUR  </t>
+    <t>CABALD JIMMY AMOUR</t>
   </si>
   <si>
     <t>CHEMIN DE L'ETANG 97114 TROIS-RIVIERES</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>01973465897</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1042,301 +1042,301 @@
       <c r="F10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>31398786900010</v>
+        <v>78639021100013</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="I11" s="3">
-        <v>97970000797</v>
+        <v>52850105985</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>38259766400012</v>
+        <v>31398786900010</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="I12" s="3">
-        <v>53560606156</v>
+        <v>97970000797</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39951939600010</v>
+        <v>38259766400012</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="2"/>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="I13" s="3">
-        <v>98970094497</v>
+        <v>53560606156</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>43537056400054</v>
+        <v>39951939600010</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="I14" s="3">
-        <v>52490179949</v>
+        <v>98970094497</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>47915025200019</v>
+        <v>43537056400054</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="I15" s="3" t="s">
-        <v>71</v>
+      <c r="I15" s="3">
+        <v>52490179949</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>49876295400051</v>
+        <v>47915025200019</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="I16" s="3">
-        <v>93131271613</v>
+      <c r="I16" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>78639021100013</v>
+        <v>49876295400051</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I17" s="3">
-        <v>52850105985</v>
+        <v>93131271613</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>91849306500018</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>79</v>
       </c>
@@ -1392,31 +1392,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 14:12:44</dc:description>
+  <dc:description>Export en date du 04/21/2026 22:30:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>