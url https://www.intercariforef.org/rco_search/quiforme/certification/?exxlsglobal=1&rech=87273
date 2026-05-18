--- v1 (2026-02-15)
+++ v2 (2026-05-18)
@@ -337,132 +337,132 @@
   <si>
     <t>AV DES FACULTES 80000 AMIENS</t>
   </si>
   <si>
     <t>23/01/1990</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
+  </si>
+  <si>
+    <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
+  </si>
+  <si>
+    <t>16/06/2012</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
+  </si>
+  <si>
+    <t>CNAM AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>4 RUE RAVIER 69007 LYON</t>
+  </si>
+  <si>
+    <t>07/07/2011</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
+  </si>
+  <si>
+    <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>26/07/2017</t>
+  </si>
+  <si>
+    <t>CNAM CENTRE-VAL DE LOIRE - AGCNAM</t>
+  </si>
+  <si>
+    <t>21 B RUE EUGENE VIGNAT 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/04/2003</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CNAM EN REGION OCCITANIE</t>
+  </si>
+  <si>
+    <t>PARC EUROMEDECINE 989 RUE DE LA CROIX VERTE 34080 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>01/04/2006</t>
+  </si>
+  <si>
+    <t>CNAM ILE DE FRANCE - AGCNAM</t>
+  </si>
+  <si>
+    <t>1ER ETAGE 9 COUR DES PETITES ECURIES 75010 PARIS</t>
+  </si>
+  <si>
+    <t>01/08/2018</t>
+  </si>
+  <si>
     <t>OPERATEUR PUBLIC REGIONAL DE FORMATION</t>
   </si>
   <si>
     <t>LE LARIVOT 49 LOTISSEMENT DALMAZIR 97351 MATOURY</t>
   </si>
   <si>
     <t>01/01/2014</t>
-  </si>
-[...64 lines deleted...]
-    <t>01/08/2018</t>
   </si>
   <si>
     <t>CNAM GRAND EST</t>
   </si>
   <si>
     <t>4 AVENUE DOCTEUR HEYDENREICH 54000 NANCY</t>
   </si>
   <si>
     <t>30/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>CNAM NOUVELLE-AQUITAINE - ASSOCIATION DE GESTION</t>
   </si>
   <si>
     <t>CITE NUMERIQUE 2 RUE MARC SANGNIER 33130 BEGLES</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>CNAM NORMANDIE</t>
   </si>
@@ -1903,379 +1903,379 @@
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I27" s="3">
         <v>95970009897</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>43411361900119</v>
+        <v>41197343100033</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>53220704022</v>
+        <v>11910788191</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>79492628700028</v>
+        <v>43411361900119</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="I29" s="3"/>
+      <c r="I29" s="3">
+        <v>53220704022</v>
+      </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>41197343100033</v>
+        <v>43964416200034</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I30" s="3">
-        <v>11910788191</v>
+        <v>93131641013</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>43964416200034</v>
+        <v>44320628900045</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D31" s="2"/>
+      <c r="D31" s="2" t="s">
+        <v>117</v>
+      </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="I31" s="3">
-        <v>93131641013</v>
+        <v>82690751869</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>44320628900045</v>
+        <v>44338132200025</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D32" s="2" t="s">
         <v>120</v>
       </c>
+      <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
-        <v>82690751869</v>
+        <v>98970282197</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>44338132200025</v>
+        <v>44911357000013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I33" s="3">
-        <v>98970282197</v>
+        <v>24450217445</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>44911357000013</v>
+        <v>49189213900016</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I34" s="3">
-        <v>24450217445</v>
+        <v>91340604534</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>49189213900016</v>
+        <v>78515062400365</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I35" s="3">
-        <v>91340604534</v>
+        <v>11753852175</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>78515062400365</v>
+        <v>79492628700028</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="I36" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I36" s="3"/>
       <c r="J36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>82304134800017</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I37" s="3">
         <v>44540353454</v>
@@ -2584,31 +2584,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 01:57:08</dc:description>
+  <dc:description>Export en date du 05/18/2026 19:42:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>