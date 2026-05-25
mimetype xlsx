--- v3 (2026-03-27)
+++ v4 (2026-05-25)
@@ -2773,31 +2773,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/28/2026 00:25:35</dc:description>
+  <dc:description>Export en date du 05/25/2026 12:33:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>