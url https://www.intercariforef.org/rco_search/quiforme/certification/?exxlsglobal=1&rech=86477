--- v4 (2026-05-25)
+++ v5 (2026-08-11)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -512,50 +512,53 @@
     <t>ESPLANADE RABELAIS PLACE SAINT-CLAIR 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>25 RUE PHILIPPE LEBON 76600 LE HAVRE</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>LYCEE F BUISSON (CNAM) 6 RUE AUGUSTE HOUZEAU 76500 ELBEUF</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>BAT 0 - PLATEAU DE L'ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FACULTE DES SCIENCES AVENUE DE L'UNIVERSITE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>17/09/2020</t>
   </si>
   <si>
     <t>8 AVENUE NORMANDIE SUSSEX 76200 DIEPPE</t>
   </si>
   <si>
     <t>01/06/2021</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2528,51 +2531,51 @@
       </c>
       <c r="C43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I43" s="3">
         <v>28140302014</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>161</v>
       </c>
@@ -2613,138 +2616,138 @@
       <c r="G45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I45" s="3"/>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="G46" s="2"/>
+      <c r="G46" s="2" t="s">
+        <v>166</v>
+      </c>
       <c r="H46" s="2" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I46" s="3"/>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>82456546900080</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I47" s="3">
         <v>28140302014</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I48" s="3"/>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -2773,31 +2776,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 12:33:19</dc:description>
+  <dc:description>Export en date du 08/11/2026 07:11:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>