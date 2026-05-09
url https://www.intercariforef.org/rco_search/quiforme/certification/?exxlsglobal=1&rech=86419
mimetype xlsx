--- v2 (2026-02-24)
+++ v3 (2026-05-09)
@@ -872,51 +872,51 @@
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>83798882300014</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3">
         <v>11755756775</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>84858779600014</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>48</v>
       </c>
@@ -1010,31 +1010,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 05:14:06</dc:description>
+  <dc:description>Export en date du 05/09/2026 20:22:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>