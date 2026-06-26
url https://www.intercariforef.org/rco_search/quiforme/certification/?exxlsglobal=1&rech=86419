--- v3 (2026-05-09)
+++ v4 (2026-06-26)
@@ -1010,31 +1010,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/09/2026 20:22:56</dc:description>
+  <dc:description>Export en date du 06/26/2026 07:42:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>