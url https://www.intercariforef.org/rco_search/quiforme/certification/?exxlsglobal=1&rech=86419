--- v4 (2026-06-26)
+++ v5 (2026-08-28)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -155,50 +155,53 @@
     <t>01/04/2019</t>
   </si>
   <si>
     <t>CLIC &amp; BAT</t>
   </si>
   <si>
     <t>7 RUE GUTENBERG 33700 MERIGNAC</t>
   </si>
   <si>
     <t>24/07/2017</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>46.51Z</t>
   </si>
   <si>
     <t>PRIUM FORMATION</t>
   </si>
   <si>
     <t>11 BOULEVARD BRUNE 75014 PARIS</t>
   </si>
   <si>
     <t>20/02/2018</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>SKILLSUP</t>
   </si>
   <si>
     <t>39 CHEMIN DE BAZEMONT 78580 MAULE</t>
   </si>
   <si>
     <t>15/02/2019</t>
   </si>
   <si>
     <t>47.41Z</t>
   </si>
   <si>
     <t>KILUZ</t>
   </si>
   <si>
     <t>49 RUE DE PONTHIEU 75008 PARIS</t>
   </si>
   <si>
     <t>30/05/2019</t>
   </si>
   <si>
     <t>14/09/2020</t>
   </si>
@@ -852,136 +855,136 @@
       <c r="G7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>83798882300014</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G8" s="2"/>
+      <c r="G8" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>84858779600014</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>85133705500012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -1010,31 +1013,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 07:42:00</dc:description>
+  <dc:description>Export en date du 08/28/2026 08:47:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>