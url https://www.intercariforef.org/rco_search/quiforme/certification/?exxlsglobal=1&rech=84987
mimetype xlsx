--- v2 (2026-03-31)
+++ v3 (2026-05-15)
@@ -352,69 +352,69 @@
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>CENTRE FORESTIER DE LA REGION P.A.C.A.</t>
   </si>
   <si>
     <t>DOM PIEDEGACHE 84240 LA BASTIDE-DES-JOURDANS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE</t>
   </si>
   <si>
     <t>LD LE BOURG 22 ROUTE DE JONZIEUX 42660 MARLHES</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>CHATEAU DE POINTEL 61220 POINTEL</t>
   </si>
   <si>
     <t>27/01/1987</t>
   </si>
   <si>
+    <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
+  </si>
+  <si>
+    <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
+  </si>
+  <si>
+    <t>MAISON FAMIL RURAL EDUCATION ORIENTATION</t>
+  </si>
+  <si>
+    <t>JAVOLS RTE D'AUMONT 48130 PEYRE EN AUBRAC</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE RURALE DU LOCHOIS</t>
   </si>
   <si>
     <t>49 RUE H DE L’HERITIER DE CHEZELLE 37600 LOCHES</t>
   </si>
   <si>
     <t>05/04/1996</t>
-  </si>
-[...10 lines deleted...]
-    <t>JAVOLS RTE D'AUMONT 48130 PEYRE EN AUBRAC</t>
   </si>
   <si>
     <t>LYCEE FORESTIER PRIVE DU HAUT LANGUEDOC</t>
   </si>
   <si>
     <t>LD LE PONT NEUF 81240 SAINT-AMANS-SOULT</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>13 RUE DE LA VAIVRE 70320 AILLEVILLERS-ET-LYAUMONT</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>5 RUE DE LA CHAUSSEE 59570 BAVAY</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
 </sst>
 </file>
 
@@ -1834,157 +1834,157 @@
       <c r="F27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>66</v>
       </c>
       <c r="I27" s="3">
         <v>25610026461</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77527666000021</v>
+        <v>77580456000016</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>24370062537</v>
+        <v>91110106011</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>77580456000016</v>
+        <v>77610653600019</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="3">
-        <v>91110106011</v>
+        <v>91480004348</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>77610653600019</v>
+        <v>77527666000021</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>91480004348</v>
+        <v>24370062537</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>77725440000016</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="3"/>
       <c r="J31" s="2" t="s">
@@ -2106,31 +2106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/31/2026 04:17:59</dc:description>
+  <dc:description>Export en date du 05/15/2026 19:26:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>