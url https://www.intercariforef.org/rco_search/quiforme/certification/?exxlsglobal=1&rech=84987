--- v3 (2026-05-15)
+++ v4 (2026-07-27)
@@ -133,51 +133,51 @@
   <si>
     <t>27 RUE DU MUGUET 08090 SAINT-LAURENT</t>
   </si>
   <si>
     <t>2108P000508</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE PAMIERS</t>
   </si>
   <si>
     <t>LEGTA</t>
   </si>
   <si>
     <t>ROUTE DE BELPECH 09100 PAMIERS</t>
   </si>
   <si>
     <t>7309P000709</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES HAUTE CORREZE</t>
   </si>
   <si>
     <t>LEGTPA HENRI QUEUILLE</t>
   </si>
   <si>
     <t>RUE DE L'AGRICULTURE 19160 NEUVIC</t>
   </si>
   <si>
     <t>7419P000819</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE DE SARTENE</t>
   </si>
   <si>
     <t>ROUTE DE LEVIE 20100 SARTENE</t>
   </si>
   <si>
     <t>01/09/1985</t>
   </si>
@@ -313,129 +313,129 @@
   <si>
     <t>5486P001186</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES</t>
   </si>
   <si>
     <t>270 AV DU MAL DE LATTRE DE TASSIGNY 88500 MIRECOURT</t>
   </si>
   <si>
     <t>4188P000888</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES GUYANE</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>SAVANE MATITI PK40 2880 AVENUE HENRY KONG 97355 MACOURIA</t>
   </si>
   <si>
     <t>01/10/2001</t>
   </si>
   <si>
+    <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
+  </si>
+  <si>
+    <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>MAISON FAMIL RURAL EDUCATION ORIENTATION</t>
+  </si>
+  <si>
+    <t>JAVOLS RTE D'AUMONT 48130 PEYRE EN AUBRAC</t>
+  </si>
+  <si>
+    <t>LYCEE FORESTIER PRIVE DU HAUT LANGUEDOC</t>
+  </si>
+  <si>
+    <t>LD LE PONT NEUF 81240 SAINT-AMANS-SOULT</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>13 RUE DE LA VAIVRE 70320 AILLEVILLERS-ET-LYAUMONT</t>
+  </si>
+  <si>
+    <t>INSTITUT DE GENECH</t>
+  </si>
+  <si>
+    <t>5 RUE DE LA CHAUSSEE 59570 BAVAY</t>
+  </si>
+  <si>
+    <t>01/09/2020</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ORIENTAT</t>
   </si>
   <si>
     <t>LES FORGES ROUTE DE PREVAL 72400 LA FERTE-BERNARD</t>
   </si>
   <si>
     <t>19/09/2005</t>
   </si>
   <si>
     <t>SYLVA CAMPUS</t>
   </si>
   <si>
     <t>103 ROUTE DE ROCHEMAURE 26200 MONTELIMAR</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>CENTRE FORESTIER DE LA REGION P.A.C.A.</t>
   </si>
   <si>
     <t>DOM PIEDEGACHE 84240 LA BASTIDE-DES-JOURDANS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE</t>
   </si>
   <si>
     <t>LD LE BOURG 22 ROUTE DE JONZIEUX 42660 MARLHES</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>CHATEAU DE POINTEL 61220 POINTEL</t>
   </si>
   <si>
     <t>27/01/1987</t>
   </si>
   <si>
-    <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
-[...10 lines deleted...]
-  <si>
     <t>MAISON FAMILIALE RURALE DU LOCHOIS</t>
   </si>
   <si>
-    <t>49 RUE H DE L’HERITIER DE CHEZELLE 37600 LOCHES</t>
+    <t>49 RUE H DE L'HERITIER DE CHEZELLE 37600 LOCHES</t>
   </si>
   <si>
     <t>05/04/1996</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/09/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1649,448 +1649,448 @@
       <c r="F22" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="3">
         <v>96973035097</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>30271529700032</v>
+        <v>77580456000016</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3">
-        <v>52720126472</v>
+        <v>91110106011</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>30280269900017</v>
+        <v>77610653600019</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>82260001926</v>
+        <v>91480004348</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>30419999500016</v>
+        <v>77725440000016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I25" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>30870556500015</v>
+        <v>77849371800010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>82420207342</v>
+        <v>43700023870</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>33999592000016</v>
+        <v>78362626000039</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="I27" s="3">
-        <v>25610026461</v>
+        <v>31590008059</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77580456000016</v>
+        <v>30271529700032</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>91110106011</v>
+        <v>52720126472</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>77610653600019</v>
+        <v>30280269900017</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="3">
-        <v>91480004348</v>
+        <v>82260001926</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>77527666000021</v>
+        <v>30419999500016</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>24370062537</v>
+        <v>93840003084</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>77725440000016</v>
+        <v>30870556500015</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I31" s="3"/>
+      <c r="I31" s="3">
+        <v>82420207342</v>
+      </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>77849371800010</v>
+        <v>33999592000016</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="I32" s="3">
-        <v>43700023870</v>
+        <v>25610026461</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>78362626000039</v>
+        <v>77527666000021</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="3">
-        <v>31590008059</v>
+        <v>24370062537</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -2106,31 +2106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/15/2026 19:26:40</dc:description>
+  <dc:description>Export en date du 07/27/2026 06:42:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>