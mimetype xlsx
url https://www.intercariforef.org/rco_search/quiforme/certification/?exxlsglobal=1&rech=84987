--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -313,129 +313,129 @@
   <si>
     <t>5486P001186</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES</t>
   </si>
   <si>
     <t>270 AV DU MAL DE LATTRE DE TASSIGNY 88500 MIRECOURT</t>
   </si>
   <si>
     <t>4188P000888</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES GUYANE</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>SAVANE MATITI PK40 2880 AVENUE HENRY KONG 97355 MACOURIA</t>
   </si>
   <si>
     <t>01/10/2001</t>
   </si>
   <si>
+    <t>MAISON FAMILIALE RURALE EDUCAT ORIENTAT</t>
+  </si>
+  <si>
+    <t>LES FORGES ROUTE DE PREVAL 72400 LA FERTE-BERNARD</t>
+  </si>
+  <si>
+    <t>19/09/2005</t>
+  </si>
+  <si>
+    <t>SYLVA CAMPUS</t>
+  </si>
+  <si>
+    <t>103 ROUTE DE ROCHEMAURE 26200 MONTELIMAR</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CENTRE FORESTIER DE LA REGION P.A.C.A.</t>
+  </si>
+  <si>
+    <t>DOM PIEDEGACHE 84240 LA BASTIDE-DES-JOURDANS</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE</t>
+  </si>
+  <si>
+    <t>LD LE BOURG 22 ROUTE DE JONZIEUX 42660 MARLHES</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
+  </si>
+  <si>
+    <t>CHATEAU DE POINTEL 61220 POINTEL</t>
+  </si>
+  <si>
+    <t>27/01/1987</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DU LOCHOIS</t>
+  </si>
+  <si>
+    <t>49 RUE H DE L'HERITIER DE CHEZELLE 37600 LOCHES</t>
+  </si>
+  <si>
+    <t>05/04/1996</t>
+  </si>
+  <si>
     <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
   </si>
   <si>
     <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>MAISON FAMIL RURAL EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>JAVOLS RTE D'AUMONT 48130 PEYRE EN AUBRAC</t>
   </si>
   <si>
     <t>LYCEE FORESTIER PRIVE DU HAUT LANGUEDOC</t>
   </si>
   <si>
     <t>LD LE PONT NEUF 81240 SAINT-AMANS-SOULT</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>13 RUE DE LA VAIVRE 70320 AILLEVILLERS-ET-LYAUMONT</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>5 RUE DE LA CHAUSSEE 59570 BAVAY</t>
   </si>
   <si>
     <t>01/09/2020</t>
-  </si>
-[...43 lines deleted...]
-    <t>05/04/1996</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1649,439 +1649,439 @@
       <c r="F22" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="3">
         <v>96973035097</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>77580456000016</v>
+        <v>30271529700032</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="3">
-        <v>91110106011</v>
+        <v>52720126472</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>77610653600019</v>
+        <v>30280269900017</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>91480004348</v>
+        <v>82260001926</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>77725440000016</v>
+        <v>30419999500016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I25" s="3"/>
+      <c r="I25" s="3">
+        <v>93840003084</v>
+      </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>77849371800010</v>
+        <v>30870556500015</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>43700023870</v>
+        <v>82420207342</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>78362626000039</v>
+        <v>33999592000016</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="I27" s="3">
-        <v>31590008059</v>
+        <v>25610026461</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>30271529700032</v>
+        <v>77527666000021</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>52720126472</v>
+        <v>24370062537</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>30280269900017</v>
+        <v>77580456000016</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="3">
-        <v>82260001926</v>
+        <v>91110106011</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>30419999500016</v>
+        <v>77610653600019</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>93840003084</v>
+        <v>91480004348</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>30870556500015</v>
+        <v>77725440000016</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I31" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="3"/>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>33999592000016</v>
+        <v>77849371800010</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="I32" s="3">
-        <v>25610026461</v>
+        <v>43700023870</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>77527666000021</v>
+        <v>78362626000039</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="3">
-        <v>24370062537</v>
+        <v>31590008059</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2106,31 +2106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 06:42:23</dc:description>
+  <dc:description>Export en date du 09/13/2026 07:18:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>