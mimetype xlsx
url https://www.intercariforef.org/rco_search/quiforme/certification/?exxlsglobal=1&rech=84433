--- v4 (2026-06-26)
+++ v5 (2026-09-12)
@@ -379,51 +379,51 @@
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>DFDS SEAWAYS</t>
   </si>
   <si>
     <t>7 QUAI GASTON LALITTE 76200 DIEPPE</t>
   </si>
   <si>
     <t>22/02/2007</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
-    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
     <t>GROUPE PRORISK</t>
   </si>
   <si>
     <t>7 RUE CDT MALBERT 29200 BREST</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
@@ -2547,31 +2547,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 16:21:24</dc:description>
+  <dc:description>Export en date du 09/12/2026 07:03:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>