--- v2 (2026-02-28)
+++ v3 (2026-04-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -247,195 +247,213 @@
   <si>
     <t>6 RUE GEORGES HONORE 62480 LE PORTEL</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>3162P003762</t>
   </si>
   <si>
     <t>LYCEE MARITIME DE CIBOURE</t>
   </si>
   <si>
     <t>QUARTIER DE L'UNTXIN AVENUE EUGENE CORRE 64500 CIBOURE</t>
   </si>
   <si>
     <t>LYCEE MARITIME ANITA CONTI</t>
   </si>
   <si>
     <t>84 QUAI GUY DE MAUPASSANT 76400 FECAMP</t>
   </si>
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
+    <t>ASSOCIATION POUR LA FORMATION CONTINUE</t>
+  </si>
+  <si>
+    <t>ROUTE DE LA POINTE BLANCHE 97500 SAINT-PIERRE</t>
+  </si>
+  <si>
+    <t>21/12/1987</t>
+  </si>
+  <si>
+    <t>05973155297</t>
+  </si>
+  <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>OGEC DU LEP DE BLANCHET</t>
   </si>
   <si>
     <t>LEP DE BLANCHET 97113 GOURBEYRE</t>
   </si>
   <si>
     <t>01/01/1978</t>
   </si>
   <si>
     <t>01973726097</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
-    <t>ASSOCIATION POUR LA FORMATION CONTINUE</t>
-[...10 lines deleted...]
-  <si>
     <t>ASSOCIATION DES SECOURISTES FRANCAIS CROIX-BLANCHE DU HAVRE SEINE METROPOLE</t>
   </si>
   <si>
     <t>16 RUE DE LA CAVEE VERTE 76620 LE HAVRE</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
   </si>
   <si>
     <t>37 AV DES COLVERTS 44380 PORNICHET</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>UNION DEPART POMPIERS DE LA  MANCHE</t>
   </si>
   <si>
     <t>4 RUE BELLE-CROIX 50000 SAINT-LO</t>
   </si>
   <si>
     <t>15/01/2004</t>
   </si>
   <si>
-    <t xml:space="preserve">CHICHE JOYCE   </t>
+    <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>ASS AMICALE SAPEURS POMPIERS MARQUISE</t>
   </si>
   <si>
     <t>AVENUE DU BEAUPRE 62250 MARQUISE</t>
   </si>
   <si>
     <t>01/01/1984</t>
   </si>
   <si>
     <t>90.04Z</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
     <t>SEA LEADER TRAINING</t>
   </si>
   <si>
     <t>GRAND PORT MARITIME D 152 QUAI DE BACALAN 33300 BORDEAUX</t>
   </si>
   <si>
     <t>10/07/2020</t>
   </si>
   <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
     <t>NEKTON - FORMATION MARITIME</t>
   </si>
   <si>
     <t>BATIMENT MONDIAL PARK 1955 CHEMIN DE SAINT-BERNARD 06220 VALLAURIS</t>
   </si>
   <si>
     <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>PERMIS BATEAUX GUADELOUPE</t>
+  </si>
+  <si>
+    <t>4 CENTRE COMMERCIAL L'ETOILE LE MOLE PORTUAIRE 97110 POINTE-A-PITRE</t>
+  </si>
+  <si>
+    <t>04/08/2020</t>
+  </si>
+  <si>
+    <t>85.53Z</t>
+  </si>
+  <si>
+    <t>01973504297</t>
   </si>
   <si>
     <t>SXM SANTE TRAVAIL</t>
   </si>
   <si>
     <t>SST</t>
   </si>
   <si>
     <t>APPT 4-      MARIGOT 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>01973442997</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -789,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1517,182 +1535,182 @@
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I19" s="3">
         <v>23760495676</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>31398786900010</v>
+        <v>38275478600012</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I20" s="3" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>97970000797</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>31455980800014</v>
+        <v>31398786900010</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I21" s="3" t="s">
         <v>84</v>
       </c>
+      <c r="I21" s="3">
+        <v>97970000797</v>
+      </c>
       <c r="J21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>34238481500045</v>
+        <v>31455980800014</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>93060075106</v>
+        <v>45</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>38275478600012</v>
+        <v>34238481500045</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I23" s="3" t="s">
-        <v>91</v>
+      <c r="I23" s="3">
+        <v>93060075106</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>39822042600017</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="2"/>
@@ -1719,51 +1737,51 @@
         <v>22</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>39951939600010</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I25" s="3">
         <v>98970094497</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>40980346700011</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
@@ -1962,157 +1980,194 @@
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I31" s="3">
         <v>52850020785</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>83870413800034</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="G32" s="2"/>
+      <c r="G32" s="2" t="s">
+        <v>123</v>
+      </c>
       <c r="H32" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I32" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I32" s="3"/>
       <c r="J32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>84482041500033</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I33" s="3">
         <v>93060846206</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>89044470600018</v>
+        <v>88785026100017</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="D34" s="2" t="s">
         <v>127</v>
       </c>
+      <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="1">
+        <v>89044470600018</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I34" s="3" t="s">
-[...11 lines deleted...]
-      <c r="M34" s="2" t="s">
+      <c r="I35" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -2126,31 +2181,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/28/2026 22:18:12</dc:description>
+  <dc:description>Export en date du 04/30/2026 13:30:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>