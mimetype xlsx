--- v3 (2026-04-30)
+++ v4 (2026-06-26)
@@ -247,93 +247,93 @@
   <si>
     <t>6 RUE GEORGES HONORE 62480 LE PORTEL</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>3162P003762</t>
   </si>
   <si>
     <t>LYCEE MARITIME DE CIBOURE</t>
   </si>
   <si>
     <t>QUARTIER DE L'UNTXIN AVENUE EUGENE CORRE 64500 CIBOURE</t>
   </si>
   <si>
     <t>LYCEE MARITIME ANITA CONTI</t>
   </si>
   <si>
     <t>84 QUAI GUY DE MAUPASSANT 76400 FECAMP</t>
   </si>
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
+    <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
+  </si>
+  <si>
+    <t>AUTRE BORD 97220 LA TRINITE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>OGEC DU LEP DE BLANCHET</t>
+  </si>
+  <si>
+    <t>LEP DE BLANCHET 97113 GOURBEYRE</t>
+  </si>
+  <si>
+    <t>01/01/1978</t>
+  </si>
+  <si>
+    <t>01973726097</t>
+  </si>
+  <si>
+    <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
+  </si>
+  <si>
+    <t>18/12/2002</t>
+  </si>
+  <si>
     <t>ASSOCIATION POUR LA FORMATION CONTINUE</t>
   </si>
   <si>
     <t>ROUTE DE LA POINTE BLANCHE 97500 SAINT-PIERRE</t>
   </si>
   <si>
     <t>21/12/1987</t>
   </si>
   <si>
     <t>05973155297</t>
-  </si>
-[...31 lines deleted...]
-    <t>18/12/2002</t>
   </si>
   <si>
     <t>ASSOCIATION DES SECOURISTES FRANCAIS CROIX-BLANCHE DU HAVRE SEINE METROPOLE</t>
   </si>
   <si>
     <t>16 RUE DE LA CAVEE VERTE 76620 LE HAVRE</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
@@ -1535,182 +1535,182 @@
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I19" s="3">
         <v>23760495676</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>38275478600012</v>
+        <v>31398786900010</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I20" s="3" t="s">
         <v>80</v>
+      </c>
+      <c r="I20" s="3">
+        <v>97970000797</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>31398786900010</v>
+        <v>31455980800014</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="I21" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>31455980800014</v>
+        <v>34238481500045</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>35</v>
+      </c>
+      <c r="I22" s="3">
+        <v>93060075106</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>34238481500045</v>
+        <v>38275478600012</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I23" s="3">
-        <v>93060075106</v>
+      <c r="I23" s="3" t="s">
+        <v>91</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>39822042600017</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="2"/>
@@ -1737,51 +1737,51 @@
         <v>22</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>39951939600010</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="I25" s="3">
         <v>98970094497</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>40980346700011</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
@@ -2181,31 +2181,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 13:30:54</dc:description>
+  <dc:description>Export en date du 06/26/2026 16:21:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>