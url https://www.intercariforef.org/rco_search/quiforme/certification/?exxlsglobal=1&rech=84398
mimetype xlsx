--- v4 (2026-06-26)
+++ v5 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -409,99 +409,102 @@
   <si>
     <t>AVENUE DU BEAUPRE 62250 MARQUISE</t>
   </si>
   <si>
     <t>01/01/1984</t>
   </si>
   <si>
     <t>90.04Z</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>97 LES PLANTES 85300 CHALLANS</t>
+  </si>
+  <si>
+    <t>ECOLE DES FORMATIONS MARITIMES</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
+  </si>
+  <si>
+    <t>18/06/1994</t>
+  </si>
+  <si>
+    <t>NAVY-SERVICES</t>
+  </si>
+  <si>
+    <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>FWI CREWING</t>
+  </si>
+  <si>
+    <t>CARIBBEAN CREW AND SERVICES (CCS)</t>
+  </si>
+  <si>
+    <t>GARE MARITIME BERGEVIN 97110 POINTE-A-PITRE</t>
+  </si>
+  <si>
+    <t>01/06/2015</t>
+  </si>
+  <si>
+    <t>78.30Z</t>
+  </si>
+  <si>
+    <t>01973589397</t>
+  </si>
+  <si>
+    <t>GRIFFON FORMATION</t>
+  </si>
+  <si>
     <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
-  </si>
-[...46 lines deleted...]
-    <t>GRIFFON FORMATION</t>
   </si>
   <si>
     <t>ASSOCIATION FRANCAISE DES PREMIERS SECOURS DE SAINT MARTIN</t>
   </si>
   <si>
     <t>IMM DU PORT APPT 4 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>25/08/2017</t>
   </si>
   <si>
     <t>01973154997</t>
   </si>
   <si>
     <t>SEA LEADER TRAINING</t>
   </si>
   <si>
     <t>GRAND PORT MARITIME D 152 QUAI DE BACALAN 33300 BORDEAUX</t>
   </si>
   <si>
     <t>10/07/2020</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
@@ -2358,396 +2361,396 @@
       <c r="J37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>81382863900027</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>83320971100013</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>83870413800034</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I40" s="3"/>
       <c r="J40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>84482041500033</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I41" s="3">
         <v>93060846206</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>88785026100017</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>88866127900016</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I43" s="3"/>
       <c r="J43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>89044470600018</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>89515298100018</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I45" s="3">
         <v>32591144059</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>90751796500022</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="3">
         <v>93830658883</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>91849306500018</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -2772,31 +2775,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 16:21:23</dc:description>
+  <dc:description>Export en date du 09/12/2026 07:03:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>