--- v5 (2026-07-29)
+++ v6 (2026-09-12)
@@ -610,129 +610,129 @@
   <si>
     <t>CENTRE HOSPITALIER ET UNIVERSITAIRE DE LIMOGES</t>
   </si>
   <si>
     <t>ECOLES &amp; INST FORMAT PROF PARAMEDICAUX</t>
   </si>
   <si>
     <t>2 RUE HENRI DE BOURNAZEL 87000 LIMOGES</t>
   </si>
   <si>
     <t>ETS PUBLIC DE SANTE DE VILLE-EVRARD</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION CADRES DE SANTE</t>
   </si>
   <si>
     <t>202 AVENUE JEAN JAURES 93330 NEUILLY-SUR-MARNE</t>
   </si>
   <si>
     <t>17/02/2005</t>
   </si>
   <si>
     <t>1193P002593</t>
   </si>
   <si>
+    <t>PROJET PROFESSIONNEL PLUS</t>
+  </si>
+  <si>
+    <t>53 AV DU GENERAL CHARLES DE GAULLE 97300 CAYENNE</t>
+  </si>
+  <si>
+    <t>18/07/2019</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CROIX ROUGE FRANCAISE</t>
+  </si>
+  <si>
+    <t>IFSI - IFAS - IFAP</t>
+  </si>
+  <si>
+    <t>1 ROUTE DE CAMBRAI 59187 DECHY</t>
+  </si>
+  <si>
+    <t>CROIX ROUGE FRANCAISE COMPETENCE DE NICE</t>
+  </si>
+  <si>
+    <t>17 AVENUE CAP DE CROIX 06100 NICE</t>
+  </si>
+  <si>
+    <t>04/04/1986</t>
+  </si>
+  <si>
+    <t>INST FORM CADRES  SANTE BOIS LARRIS</t>
+  </si>
+  <si>
+    <t>BOIS LARRIS 60260 LAMORLAYE</t>
+  </si>
+  <si>
+    <t>04/03/1988</t>
+  </si>
+  <si>
+    <t>CROIX-ROUGE FRANCAISE COMPETENCE DE PARIS</t>
+  </si>
+  <si>
+    <t>98 RUE DIDOT 75014 PARIS 14</t>
+  </si>
+  <si>
+    <t>01/09/2006</t>
+  </si>
+  <si>
+    <t>ROUTE DE CAMBRAI 59187 DECHY</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>CROIX-ROUGE FRANCAISE COMPETENCE DE PARIS IFCS</t>
+  </si>
+  <si>
     <t>INSTITUT REGIONAL DE MANAGEMENT EN SANTE OCEAN INDIEN</t>
   </si>
   <si>
     <t>CENTRE DE RESSOURCES SANTE DE LA REUNION PAYANKE 15 RUE DE L'HOPITAL 97460 SAINT-PAUL</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>94.12Z</t>
-  </si>
-[...67 lines deleted...]
-    <t>CROIX-ROUGE FRANCAISE COMPETENCE DE PARIS IFCS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -3032,388 +3032,388 @@
       <c r="F50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>80836030900021</v>
+        <v>43519083000032</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="G51" s="2"/>
+      <c r="G51" s="2" t="s">
+        <v>201</v>
+      </c>
       <c r="H51" s="2" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="I51" s="3"/>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>43519083000032</v>
+        <v>77562424000013</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="G52" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I52" s="3"/>
+        <v>24</v>
+      </c>
+      <c r="I52" s="3">
+        <v>31590046859</v>
+      </c>
       <c r="J52" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L52" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>77562424000013</v>
+        <v>77567227206683</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I53" s="3">
-        <v>31590046859</v>
+        <v>11930620393</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>77567227206683</v>
+        <v>77567227210446</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I54" s="3">
         <v>11930620393</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>77567227210446</v>
+        <v>77567227211188</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D55" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I55" s="3">
         <v>11930620393</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>77567227211188</v>
+        <v>77567227221377</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D56" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I56" s="3">
         <v>11930620393</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>77567227221377</v>
+        <v>77567227223852</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D57" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
       <c r="I57" s="3">
         <v>11930620393</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>77567227223852</v>
+        <v>77567227230899</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>161</v>
+        <v>220</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="I58" s="3">
         <v>11930620393</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>77567227230899</v>
+        <v>80836030900021</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>24</v>
+        <v>224</v>
       </c>
       <c r="I59" s="3">
-        <v>11930620393</v>
+        <v>98970441397</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -3429,31 +3429,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/29/2026 04:26:36</dc:description>
+  <dc:description>Export en date du 09/12/2026 05:06:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>