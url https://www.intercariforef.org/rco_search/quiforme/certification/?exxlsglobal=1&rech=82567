--- v1 (2026-02-21)
+++ v2 (2026-04-16)
@@ -949,31 +949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/21/2026 16:34:57</dc:description>
+  <dc:description>Export en date du 04/16/2026 08:58:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>