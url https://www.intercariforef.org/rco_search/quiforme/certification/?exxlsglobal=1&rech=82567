--- v2 (2026-04-16)
+++ v3 (2026-04-16)
@@ -949,31 +949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/16/2026 08:58:33</dc:description>
+  <dc:description>Export en date du 04/16/2026 10:05:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>