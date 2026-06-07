--- v3 (2026-04-16)
+++ v4 (2026-06-07)
@@ -85,63 +85,63 @@
   <si>
     <t>9 RUE LA PEROUSE 75016 PARIS</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>FORBO SARLINO</t>
   </si>
   <si>
     <t>63 RUE GOSSET 51100 REIMS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>46.73B</t>
   </si>
   <si>
+    <t>TARKETT FORMATION</t>
+  </si>
+  <si>
+    <t>SITE INDUSTRIEL DE TARKETT SEDAN 2 AVENUE FRANCOIS SOMMER 08200 GLAIRE</t>
+  </si>
+  <si>
+    <t>13/05/1993</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>VRAI</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>19 CHEMIN DE SAINT - ESTEVE 11200 LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>GERFLOR</t>
   </si>
   <si>
     <t>43 BOULEVARD ROBERT MICHON 69170 TARARE</t>
   </si>
   <si>
     <t>22.23Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
@@ -664,244 +664,244 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="3">
         <v>21510097151</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>39126655800017</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I4" s="3">
         <v>21080016108</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>51472700700023</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I5" s="3">
         <v>91340684734</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>72658015200015</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="3">
         <v>82690120369</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>77811392800080</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>78235535800089</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="3">
         <v>72330875333</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>78435956400043</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
@@ -949,31 +949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/16/2026 10:05:50</dc:description>
+  <dc:description>Export en date du 06/07/2026 16:23:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>