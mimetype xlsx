--- v4 (2026-06-07)
+++ v5 (2026-08-20)
@@ -85,63 +85,63 @@
   <si>
     <t>9 RUE LA PEROUSE 75016 PARIS</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>FORBO SARLINO</t>
   </si>
   <si>
     <t>63 RUE GOSSET 51100 REIMS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>46.73B</t>
   </si>
   <si>
+    <t>VRAI</t>
+  </si>
+  <si>
     <t>TARKETT FORMATION</t>
   </si>
   <si>
     <t>SITE INDUSTRIEL DE TARKETT SEDAN 2 AVENUE FRANCOIS SOMMER 08200 GLAIRE</t>
   </si>
   <si>
     <t>13/05/1993</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...1 lines deleted...]
-    <t>VRAI</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>19 CHEMIN DE SAINT - ESTEVE 11200 LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>GERFLOR</t>
   </si>
   <si>
     <t>43 BOULEVARD ROBERT MICHON 69170 TARARE</t>
   </si>
   <si>
     <t>22.23Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
@@ -664,244 +664,244 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="3">
         <v>21510097151</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>39126655800017</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I4" s="3">
         <v>21080016108</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>51472700700023</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I5" s="3">
         <v>91340684734</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>72658015200015</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="3">
         <v>82690120369</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>77811392800080</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>78235535800089</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="3">
         <v>72330875333</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>78435956400043</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
@@ -949,31 +949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/07/2026 16:23:21</dc:description>
+  <dc:description>Export en date du 08/20/2026 14:44:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>