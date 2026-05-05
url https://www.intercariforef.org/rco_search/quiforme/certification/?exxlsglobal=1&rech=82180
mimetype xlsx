--- v1 (2026-03-14)
+++ v2 (2026-05-05)
@@ -1151,31 +1151,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/14/2026 21:32:08</dc:description>
+  <dc:description>Export en date du 05/05/2026 10:30:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>