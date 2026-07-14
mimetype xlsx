--- v2 (2026-05-05)
+++ v3 (2026-07-14)
@@ -160,69 +160,69 @@
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>STELO FORMATION</t>
   </si>
   <si>
     <t>22 RUE D'ANJOU 75008 PARIS</t>
   </si>
   <si>
     <t>03/02/1981</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>JMSA FORMATION CONSEIL</t>
   </si>
   <si>
     <t>3 RUE DE L'ANTHEMIS 60200 COMPIEGNE</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
+    <t>ASSOCIATION CHAMPIONNET</t>
+  </si>
+  <si>
+    <t>IME CHALET SAINT ANDRE</t>
+  </si>
+  <si>
+    <t>CHALET ST ANDRE 316 ROUTE DU VILLARET 74120 MEGEVE</t>
+  </si>
+  <si>
+    <t>87.10B</t>
+  </si>
+  <si>
     <t>CAMPUS DU LAC</t>
   </si>
   <si>
     <t>CS 31991 RUE RENE CASSIN 33300 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1997</t>
-  </si>
-[...10 lines deleted...]
-    <t>87.10B</t>
   </si>
   <si>
     <t>ASSOCIATION DON BOSCO LYON</t>
   </si>
   <si>
     <t>12 MONTEE SAINT LAURENT 69005 LYON</t>
   </si>
   <si>
     <t>ACFAL FORMATION</t>
   </si>
   <si>
     <t>4 RUE LOUIS ADAM 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>01/04/2015</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>1 RUE DE LA CITOYENNETE 93240 STAINS</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -914,122 +914,122 @@
       <c r="F8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="3">
         <v>22600085860</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>41058110200010</v>
+        <v>77569336900040</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="E9" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="I9" s="3">
-        <v>72330424333</v>
+        <v>53750284829</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77569336900040</v>
+        <v>41058110200010</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D10" s="2" t="s">
         <v>52</v>
       </c>
+      <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>53750284829</v>
+        <v>72330424333</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>77988345300010</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>82691356569</v>
@@ -1151,31 +1151,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 10:30:04</dc:description>
+  <dc:description>Export en date du 07/15/2026 00:55:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>