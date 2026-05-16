--- v2 (2026-02-24)
+++ v3 (2026-05-16)
@@ -118,111 +118,111 @@
   <si>
     <t>POLE FORMATION DES INDUSTRIES TECHNOLOGIQUES</t>
   </si>
   <si>
     <t>6 ROUTE DE MONETEAU 89000 AUXERRE</t>
   </si>
   <si>
     <t>01/10/1989</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ICAM OUEST</t>
   </si>
   <si>
     <t>35 AVENUE DU CHAMP DE MANOEUVRES 44470 CARQUEFOU</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
+    <t>BRUN MARTINE ELISE</t>
+  </si>
+  <si>
+    <t>16 AVENUE DE SAINT ANTOINE 13015 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/10/2003</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>ALQUAL CONSEIL ET EXPERTISE (ALIMENTAIRE QUALITE CONSEIL ET EXPERTISE)</t>
+  </si>
+  <si>
+    <t>46 RUE D'ISLE 02100 SAINT-QUENTIN</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>82.99Z</t>
+  </si>
+  <si>
+    <t>DEFI DANIEL ESSNER FORMATION ET INGENIERIE</t>
+  </si>
+  <si>
+    <t>30 RUE DU PANORAMA 68800 THANN</t>
+  </si>
+  <si>
+    <t>30/06/2010</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>APAVE SUDEUROPE SAS</t>
+  </si>
+  <si>
+    <t>ZAC SAUMATY SEON 8 RUE JEAN JACQUES VERNAZZA 13016 MARSEILLE</t>
+  </si>
+  <si>
+    <t>30/07/2010</t>
+  </si>
+  <si>
+    <t>68.20B</t>
+  </si>
+  <si>
     <t>TOTALENERGIES RAFFINAGE CHIMIE</t>
   </si>
   <si>
     <t>CTRE  FORMATION OLEUM SUD-PLATEFORM LA MEDE 13220 CHATEAUNEUF-LES-MARTIGUES</t>
   </si>
   <si>
     <t>01/04/2017</t>
-  </si>
-[...52 lines deleted...]
-    <t>68.20B</t>
   </si>
   <si>
     <t>POLE FORMATION UIMM LIMOUSIN - AFPI LIMOUSIN</t>
   </si>
   <si>
     <t>ZI ROMANET 9 RUE JEAN-BAPTISTE SAY 87000 LIMOGES</t>
   </si>
   <si>
     <t>01/05/1995</t>
   </si>
   <si>
     <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
   </si>
   <si>
     <t>ZAC DU BOIS DE PLAISANCE 87 AVENUE DE LA MARE GESSART 60280 VENETTE</t>
   </si>
   <si>
     <t>01/03/2011</t>
   </si>
   <si>
     <t>ASS FORMA PROFE INDUS CHIMIA METALLURGIQ</t>
   </si>
   <si>
     <t>26 RUE ALFRED KASTLER 76130 MONT-SAINT-AIGNAN</t>
   </si>
@@ -899,218 +899,218 @@
       <c r="F6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="3">
         <v>52440189944</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>69200480700107</v>
+        <v>41502164100048</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I7" s="3">
-        <v>11921889192</v>
+        <v>93130799313</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>43444661300029</v>
+        <v>42024773600051</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G8" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="H8" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>41502164100048</v>
+        <v>43444661300029</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I9" s="3">
-        <v>93130799313</v>
+        <v>42680136368</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>42024773600051</v>
+        <v>51872092500032</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>51872092500032</v>
+        <v>69200480700107</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I11" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="I11" s="3">
+        <v>11921889192</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>77807367600034</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
@@ -1305,104 +1305,104 @@
         <v>71</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>78823961400027</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>81763068400022</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="I19" s="3"/>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>82409268800178</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
@@ -1465,31 +1465,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:18:38</dc:description>
+  <dc:description>Export en date du 05/17/2026 00:09:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>