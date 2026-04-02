--- v1 (2025-12-14)
+++ v2 (2026-04-02)
@@ -79,51 +79,51 @@
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE CIBEINS</t>
   </si>
   <si>
     <t>CFPPA DE CIBEINS</t>
   </si>
   <si>
     <t>PLATE-FORME AGRI-RURALE 6 AV DU 133E RGT INFANTERIE 01300 BELLEY</t>
   </si>
   <si>
     <t>18/09/1990</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t xml:space="preserve">TEURNIER PHILIPPE   </t>
+    <t>TEURNIER PHILIPPE</t>
   </si>
   <si>
     <t>LA GUERCHE 35550 SIXT-SUR-AFF</t>
   </si>
   <si>
     <t>05/01/2012</t>
   </si>
   <si>
     <t>96.09Z</t>
   </si>
   <si>
     <t>IESC FORMATION</t>
   </si>
   <si>
     <t>35 B RUE GEORGES WODLI 57300 HAGONDANGE</t>
   </si>
   <si>
     <t>01/03/2004</t>
   </si>
   <si>
     <t>CYNOFORM</t>
   </si>
   <si>
     <t>BOURG DU VERNET 63710 LE VERNET STE MARGUERITE</t>
   </si>
@@ -773,53 +773,51 @@
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>79403393600012</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I6" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>80019207200018</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
@@ -954,31 +952,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/14/2025 09:48:08</dc:description>
+  <dc:description>Export en date du 04/02/2026 11:04:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>