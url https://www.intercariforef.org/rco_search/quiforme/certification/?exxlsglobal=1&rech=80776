--- v3 (2026-04-02)
+++ v4 (2026-05-22)
@@ -91,102 +91,102 @@
   <si>
     <t>18/09/1990</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>TEURNIER PHILIPPE</t>
   </si>
   <si>
     <t>LA GUERCHE 35550 SIXT-SUR-AFF</t>
   </si>
   <si>
     <t>05/01/2012</t>
   </si>
   <si>
     <t>96.09Z</t>
   </si>
   <si>
+    <t>NCO FORMATIONS GLOBALES</t>
+  </si>
+  <si>
+    <t>LE BOIS DES PIERRIERES 17620 ECHILLAIS</t>
+  </si>
+  <si>
+    <t>14/01/2014</t>
+  </si>
+  <si>
     <t>IESC FORMATION</t>
   </si>
   <si>
     <t>35 B RUE GEORGES WODLI 57300 HAGONDANGE</t>
   </si>
   <si>
     <t>01/03/2004</t>
   </si>
   <si>
+    <t>SARL CFSC MARTINIQUE</t>
+  </si>
+  <si>
+    <t>QUARTIER BEAUREGARD 97240 LE FRANCOIS</t>
+  </si>
+  <si>
+    <t>17/11/2015</t>
+  </si>
+  <si>
     <t>CYNOFORM</t>
   </si>
   <si>
     <t>BOURG DU VERNET 63710 LE VERNET STE MARGUERITE</t>
   </si>
   <si>
     <t>01/11/2012</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>DRESSAGE MALVEILLANCE FORMATION</t>
   </si>
   <si>
     <t>DMF</t>
   </si>
   <si>
     <t>1 IMPASSE CAUMONT 59243 QUAROUBLE</t>
   </si>
   <si>
     <t>03/07/2013</t>
   </si>
   <si>
     <t>01/12/2017</t>
-  </si>
-[...16 lines deleted...]
-    <t>17/11/2015</t>
   </si>
   <si>
     <t>CONSULT FORMATIONS</t>
   </si>
   <si>
     <t>80 RUE NATIONALE 57350 STIRING-WENDEL</t>
   </si>
   <si>
     <t>03/04/2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -676,233 +676,233 @@
       <c r="F3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3">
         <v>53350996035</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>45263226800010</v>
+        <v>80019207200018</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="3">
-        <v>41570228357</v>
+        <v>54170176217</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>78961839400017</v>
+        <v>45263226800010</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="3">
-        <v>83630440763</v>
+        <v>41570228357</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>79403393600012</v>
+        <v>81479517500011</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="D6" s="2"/>
+      <c r="E6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I6" s="3"/>
+      <c r="I6" s="3">
+        <v>97970214397</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>80019207200018</v>
+        <v>78961839400017</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>54170176217</v>
+        <v>83630440763</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>81479517500011</v>
+        <v>79403393600012</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="2"/>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>83896200900018</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="3">
         <v>44570385757</v>
@@ -952,31 +952,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 12:28:26</dc:description>
+  <dc:description>Export en date du 05/22/2026 18:22:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>