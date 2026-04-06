--- v1 (2026-01-30)
+++ v2 (2026-04-06)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t xml:space="preserve">LIABOT CHRISTIAN EMMANUEL  </t>
+    <t>LIABOT CHRISTIAN EMMANUEL</t>
   </si>
   <si>
     <t>8 RUE DE LA FONTAINE SAINTE-ANNE 21000 DIJON</t>
   </si>
   <si>
     <t>08/09/2013</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ACADEMIE DE SOPHROLOGIE</t>
   </si>
   <si>
     <t>20 RUE HENRI BOCQUILLON 75015 PARIS</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
@@ -710,51 +710,51 @@
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>81456236900011</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>82740314274</v>
@@ -804,31 +804,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/30/2026 17:31:17</dc:description>
+  <dc:description>Export en date du 04/06/2026 09:30:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>