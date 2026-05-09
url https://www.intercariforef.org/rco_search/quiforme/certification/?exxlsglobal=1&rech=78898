--- v2 (2026-03-25)
+++ v3 (2026-05-09)
@@ -142,126 +142,126 @@
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULON</t>
   </si>
   <si>
     <t>AV DE L UNIVERSITE 83130 LA GARDE</t>
   </si>
   <si>
     <t>9383P002683</t>
   </si>
   <si>
     <t>UNIVERSITE DE POITIERS</t>
   </si>
   <si>
     <t>15 RUE DE L'HOTEL DIEU 86000 POITIERS</t>
   </si>
   <si>
     <t>17/10/1994</t>
   </si>
   <si>
     <t>5486P000386</t>
   </si>
   <si>
+    <t>LIGUE DU CENTRE-VAL DE LOIRE DE FOOTBALL</t>
+  </si>
+  <si>
+    <t>13 RUE PAUL LANGEVIN 45100 ORLEANS</t>
+  </si>
+  <si>
+    <t>15/05/1993</t>
+  </si>
+  <si>
+    <t>93.12Z</t>
+  </si>
+  <si>
+    <t>LIGUE PARISIENNE ILE DE FRANCE FOOTBALL</t>
+  </si>
+  <si>
+    <t>5 PLACE DE VALOIS 75001 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>93.19Z</t>
+  </si>
+  <si>
+    <t>FEDERATION FRANCAISE FOOTBALL - FFF</t>
+  </si>
+  <si>
+    <t>87 BOULEVARD DE GRENELLE 75015 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>INSTITUT EMPLOI FORMATION DU FOOTBALL</t>
+  </si>
+  <si>
+    <t>24/07/2009</t>
+  </si>
+  <si>
+    <t>85.51Z</t>
+  </si>
+  <si>
+    <t>LIGUE DE FOOTBALL D'OCCITANIE</t>
+  </si>
+  <si>
+    <t>1 ROUTE DE CEPET- RN88 ROUTE DE CEPET 31180 CASTELMAUROU</t>
+  </si>
+  <si>
+    <t>22/07/1992</t>
+  </si>
+  <si>
     <t>LIGUE DE BRETAGNE DE FOOTBALL</t>
   </si>
   <si>
     <t>29 RUE DE LA MAREBAUDIERE 35760 MONTGERMONT</t>
   </si>
   <si>
     <t>20/01/2015</t>
   </si>
   <si>
-    <t>93.19Z</t>
-[...1 lines deleted...]
-  <si>
     <t>LIGUE AUVERGNE-RHONE-ALPES DE FOOTBALL</t>
   </si>
   <si>
     <t>350 B AVENUE JEAN JAURES 69007 LYON</t>
   </si>
   <si>
     <t>12/01/2018</t>
   </si>
   <si>
     <t>LIGUE DE FOOTBALL DE NORMANDIE</t>
   </si>
   <si>
     <t>19 RUE PAUL DOUMER 14100 LISIEUX</t>
   </si>
   <si>
     <t>01/08/2019</t>
-  </si>
-[...46 lines deleted...]
-    <t>22/07/1992</t>
   </si>
   <si>
     <t>LIGUE DE FOOTBALL NOUVELLE-AQUITAINE</t>
   </si>
   <si>
     <t>102 RUE D’ANGOULEME 16400 PUYMOYEN</t>
   </si>
   <si>
     <t>01/10/2016</t>
   </si>
   <si>
     <t>LIGUE DE LA MEDITERRANEE DE FOOTBALL</t>
   </si>
   <si>
     <t>EUROPOLE ARBOIS CS 40461 390 RUE DENIS PAPIN 13290 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>LIGUE CORSE DE FOOTBALL</t>
   </si>
   <si>
     <t>RUE CLAUDE PAPI LIEU DIT VOLPAJO 20600 FURIANI</t>
   </si>
@@ -981,547 +981,547 @@
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77774667800062</v>
+        <v>77551154600035</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I9" s="3">
-        <v>53350705835</v>
+        <v>24450139945</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77982570200052</v>
+        <v>30298127900011</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I10" s="3">
-        <v>82690939769</v>
+        <v>11753285075</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>78111952400077</v>
+        <v>30374248000062</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>30298127900011</v>
+        <v>51471235500015</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="I12" s="3">
-        <v>11753285075</v>
+        <v>11754607875</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>30374248000062</v>
+        <v>77694575000037</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="I13" s="3"/>
+      <c r="I13" s="3">
+        <v>73310012031</v>
+      </c>
       <c r="J13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>51471235500015</v>
+        <v>77774667800062</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="I14" s="3">
-        <v>11754607875</v>
+        <v>53350705835</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>77551154600035</v>
+        <v>77982570200052</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I15" s="3">
-        <v>24450139945</v>
+        <v>82690939769</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>77694575000037</v>
+        <v>78111952400077</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I16" s="3">
-        <v>73310012031</v>
+        <v>23760325676</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>78184360200041</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I17" s="3">
         <v>72330504033</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>78281290300030</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I18" s="3">
         <v>93130968113</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>78300527500061</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I19" s="3">
         <v>94202085720</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>78334293400040</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I20" s="3">
         <v>41540321454</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>78370796100026</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I21" s="3">
         <v>31590756259</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>78601603000029</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I22" s="3">
         <v>52440074044</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1549,31 +1549,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/25/2026 18:55:05</dc:description>
+  <dc:description>Export en date du 05/09/2026 23:21:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>