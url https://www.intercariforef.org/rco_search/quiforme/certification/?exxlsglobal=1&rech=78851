--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -1576,90 +1576,90 @@
         <v>89</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>26370018900230</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>92</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>26380030200014</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G21" s="2"/>
@@ -2172,31 +2172,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/03/2026 05:36:01</dc:description>
+  <dc:description>Export en date du 05/01/2026 14:06:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>