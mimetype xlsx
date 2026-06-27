--- v3 (2026-05-01)
+++ v4 (2026-06-27)
@@ -118,51 +118,51 @@
   <si>
     <t>BD TANGUY PRIGENT 29200 BREST</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>5329P015629</t>
   </si>
   <si>
     <t>CENTRE HOSPITALIER UNIVERSITAIRE DE LA REUNION</t>
   </si>
   <si>
     <t>INST REG FORMATION INFIRMIERS ANESTHESITES D.E.</t>
   </si>
   <si>
     <t>IRIADE - SSPI 1 ET 2 - CHU SUD REUNION AVENUE PRESIDENT MITTERRAND 97410 SAINT-PIERRE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.41Z</t>
   </si>
   <si>
-    <t>CENTRE HOSPITALIER REGIONAL DE NANCY</t>
+    <t>CENTRE HOSPITALIER REGIONAL UNIVERSITAIRE DE NANCY</t>
   </si>
   <si>
     <t>29 AVENUE MARECHAL DE LATTRE DE TASSIGNY 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>86.10Z</t>
   </si>
   <si>
     <t>CENTRE HOSPITALIER UNIVERSITAIRE DE POITIERS</t>
   </si>
   <si>
     <t>CHU LA MILETRIE</t>
   </si>
   <si>
     <t>2 RUE DE LA MILETRIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>5486P000886</t>
   </si>
@@ -2172,31 +2172,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 14:06:56</dc:description>
+  <dc:description>Export en date du 06/27/2026 23:25:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>