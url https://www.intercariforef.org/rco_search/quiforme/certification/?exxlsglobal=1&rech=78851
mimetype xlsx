--- v4 (2026-06-27)
+++ v5 (2026-09-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L’AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
+    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L'AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
   </si>
   <si>
     <t>14 AVENUE DUQUESNE 75007 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION INTERHOSPITALIER THEODORE SIMON</t>
   </si>
   <si>
     <t>19 AVENUE DE MAISON BLANCHE 93330 NEUILLY-SUR-MARNE</t>
   </si>
   <si>
     <t>02/12/2002</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -2172,31 +2172,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 23:25:36</dc:description>
+  <dc:description>Export en date du 09/12/2026 20:44:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>