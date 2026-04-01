--- v1 (2026-02-06)
+++ v2 (2026-04-01)
@@ -1283,31 +1283,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/06/2026 01:21:37</dc:description>
+  <dc:description>Export en date du 04/01/2026 22:02:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>