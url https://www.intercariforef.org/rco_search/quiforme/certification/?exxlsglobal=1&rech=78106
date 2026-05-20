--- v2 (2026-04-01)
+++ v3 (2026-05-20)
@@ -1186,51 +1186,51 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="3">
         <v>25140132414</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>78624352700011</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>22</v>
@@ -1283,31 +1283,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 22:02:39</dc:description>
+  <dc:description>Export en date du 05/20/2026 13:51:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>