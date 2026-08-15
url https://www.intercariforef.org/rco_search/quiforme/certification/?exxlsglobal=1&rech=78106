--- v3 (2026-05-20)
+++ v4 (2026-08-15)
@@ -103,90 +103,90 @@
   <si>
     <t>RUE DE L'AGRICULTURE 19160 NEUVIC</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>7419P000819</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE MANCY</t>
   </si>
   <si>
     <t>LEGTA LONS-LE-SAUNIER MANCY</t>
   </si>
   <si>
     <t>410 MTE GAUTHIER VILLARS 39000 LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>4339P001739</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
   <si>
     <t>LEGTA DE PAU-MONTARDON</t>
   </si>
   <si>
     <t>AGROCAMPUS 64 ROUTE DE PAU 64121 MONTARDON</t>
   </si>
   <si>
     <t>7264P006064</t>
   </si>
   <si>
     <t>EPLEFPA DE CROIX-RIVAIL</t>
   </si>
   <si>
     <t>LEGTA DE CROIX RIVAIL</t>
   </si>
   <si>
     <t>BOIS ROUGE CROIX RIVAIL 97224 DUCOS</t>
   </si>
   <si>
     <t>22/01/1985</t>
   </si>
   <si>
     <t>9797P001497</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>MFR IREO DE LESNEVEN</t>
   </si>
   <si>
     <t>RTE DE PLOUIDER 29260 LESNEVEN</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASSO GEST MAISON RURALE</t>
   </si>
   <si>
     <t>LE RESTMEUR 22200 PABU</t>
   </si>
@@ -1283,31 +1283,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/20/2026 13:51:39</dc:description>
+  <dc:description>Export en date du 08/15/2026 20:55:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>