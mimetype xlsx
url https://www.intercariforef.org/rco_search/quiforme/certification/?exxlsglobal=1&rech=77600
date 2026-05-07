--- v2 (2026-02-09)
+++ v3 (2026-05-07)
@@ -881,62 +881,64 @@
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>13001727000013</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="3"/>
+      <c r="I4" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>13002175100131</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="3">
         <v>28760539776</v>
@@ -1296,53 +1298,51 @@
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>18530044900013</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>18640005700011</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
@@ -1818,31 +1818,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/09/2026 19:27:09</dc:description>
+  <dc:description>Export en date du 05/07/2026 14:35:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>