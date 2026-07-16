--- v3 (2026-05-07)
+++ v4 (2026-07-16)
@@ -193,51 +193,51 @@
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE TERRITORIALE MEUSE-HAUTE MARNE</t>
   </si>
   <si>
     <t>55 RUE DU PRESIDENT CARNOT 52100 SAINT-DIZIER</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE INDUSTRIE DE LA DROME</t>
   </si>
   <si>
     <t>DU 52 AU 74 74 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>8226P000126</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE DE L'INDRE</t>
   </si>
   <si>
-    <t>CENTRE DE FORMATION-CFSA CAMPUS CENTRE</t>
+    <t>CCI CAMPUS CENTRE</t>
   </si>
   <si>
     <t>16 PLACE SAINT- CYRAN 36000 CHATEAUROUX</t>
   </si>
   <si>
     <t>01/09/1990</t>
   </si>
   <si>
     <t>2436P000136</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE ET INDUSTRIE LA MAYENNE</t>
   </si>
   <si>
     <t>12 RUE DE VERDUN 53000 LAVAL</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE BAYONNE PAYS BASQUE</t>
   </si>
@@ -1818,31 +1818,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 14:35:40</dc:description>
+  <dc:description>Export en date du 07/16/2026 20:55:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>