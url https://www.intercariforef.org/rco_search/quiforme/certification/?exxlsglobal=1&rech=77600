--- v4 (2026-07-16)
+++ v5 (2026-09-12)
@@ -881,64 +881,62 @@
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>13001727000013</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="3"/>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>13002175100131</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="3">
         <v>28760539776</v>
@@ -1818,31 +1816,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/16/2026 20:55:25</dc:description>
+  <dc:description>Export en date du 09/12/2026 22:11:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>