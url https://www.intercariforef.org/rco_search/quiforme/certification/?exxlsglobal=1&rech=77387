--- v3 (2026-02-24)
+++ v4 (2026-04-10)
@@ -133,129 +133,129 @@
   <si>
     <t>40 RUE EUGENE JACQUET 59700 MARCQ-EN-BARŒUL</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>INTERFORA IFAIP</t>
   </si>
   <si>
     <t>2 PLACE GEORGES GIRARDET 69190 SAINT-FONS</t>
   </si>
   <si>
     <t>20/01/2020</t>
   </si>
   <si>
     <t>IMT INDUSTRIES</t>
   </si>
   <si>
     <t>38 A 40 38 AVENUE MARCEL DASSAULT 37200 TOURS</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>BRUN MARTINE ELISE</t>
+  </si>
+  <si>
+    <t>16 AVENUE DE SAINT ANTOINE 13015 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/10/2003</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>ALQUAL CONSEIL ET EXPERTISE (ALIMENTAIRE QUALITE CONSEIL ET EXPERTISE)</t>
+  </si>
+  <si>
+    <t>46 RUE D'ISLE 02100 SAINT-QUENTIN</t>
+  </si>
+  <si>
+    <t>01/01/2007</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>82.99Z</t>
+  </si>
+  <si>
+    <t>DEFI DANIEL ESSNER FORMATION ET INGENIERIE</t>
+  </si>
+  <si>
+    <t>30 RUE DU PANORAMA 68800 THANN</t>
+  </si>
+  <si>
+    <t>30/06/2010</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>APAVE SUDEUROPE SAS</t>
+  </si>
+  <si>
+    <t>ZAC SAUMATY SEON 8 RUE JEAN JACQUES VERNAZZA 13016 MARSEILLE</t>
+  </si>
+  <si>
+    <t>30/07/2010</t>
+  </si>
+  <si>
+    <t>68.20B</t>
+  </si>
+  <si>
+    <t>DELTA CONSEIL</t>
+  </si>
+  <si>
+    <t>27 RUE NEUVE 45750 SAINT-PRYVE-SAINT-MESMIN</t>
+  </si>
+  <si>
+    <t>21/12/2011</t>
+  </si>
+  <si>
     <t>TOTALENERGIES RAFFINAGE CHIMIE</t>
   </si>
   <si>
     <t>CTRE  FORMATION OLEUM SUD-PLATEFORM LA MEDE 13220 CHATEAUNEUF-LES-MARTIGUES</t>
   </si>
   <si>
     <t>01/04/2017</t>
-  </si>
-[...70 lines deleted...]
-    <t>21/12/2011</t>
   </si>
   <si>
     <t>PROMEO ASSOCIATION DE FORMATION PROFESSIONNELLE DE LINDUSTRIE DE PICARDIE PROMEO AFPI PICARDIE</t>
   </si>
   <si>
     <t>240 AVENUE MARCEL DASSAULT 60000 BEAUVAIS</t>
   </si>
   <si>
     <t>31/10/1994</t>
   </si>
   <si>
     <t>ZAC DU BOIS DE PLAISANCE 87 AVENUE DE LA MARE GESSART 60280 VENETTE</t>
   </si>
   <si>
     <t>01/03/2011</t>
   </si>
   <si>
     <t>ASS FORMA PROFE INDUS CHIMIA METALLURGIQ</t>
   </si>
   <si>
     <t>26 RUE ALFRED KASTLER 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>02/09/2002</t>
   </si>
@@ -980,303 +980,303 @@
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="3">
         <v>24370057337</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>69200480700107</v>
+        <v>41158137400013</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="3">
-        <v>11921889192</v>
+        <v>82690535969</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>43444661300029</v>
+        <v>41502164100048</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I9" s="3">
-        <v>42680136368</v>
+        <v>93130799313</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>41158137400013</v>
+        <v>42024773600051</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G10" s="2"/>
+        <v>49</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="H10" s="2" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>41502164100048</v>
+        <v>43444661300029</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I11" s="3">
-        <v>93130799313</v>
+        <v>42680136368</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42024773600051</v>
+        <v>51872092500032</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>51872092500032</v>
+        <v>52128487700029</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I13" s="3"/>
+        <v>29</v>
+      </c>
+      <c r="I13" s="3">
+        <v>24450270445</v>
+      </c>
       <c r="J13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>52128487700029</v>
+        <v>69200480700107</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3">
-        <v>24450270445</v>
+        <v>11921889192</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>78050734900048</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="3">
         <v>22600001660</v>
@@ -1460,141 +1460,141 @@
         <v>81</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>78823961400027</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>79769383500036</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>81763068400022</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>81890818800019</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
@@ -1657,31 +1657,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:41:17</dc:description>
+  <dc:description>Export en date du 04/10/2026 21:21:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>