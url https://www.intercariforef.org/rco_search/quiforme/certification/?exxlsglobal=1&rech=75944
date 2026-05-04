--- v2 (2026-03-20)
+++ v3 (2026-05-04)
@@ -1616,31 +1616,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 13:03:57</dc:description>
+  <dc:description>Export en date du 05/04/2026 20:39:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>