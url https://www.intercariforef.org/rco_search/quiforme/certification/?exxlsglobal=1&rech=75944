--- v3 (2026-05-04)
+++ v4 (2026-07-14)
@@ -172,51 +172,51 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>LEGTA DE LONS-LE-SAUNIER EDGAR FAURE</t>
   </si>
   <si>
     <t>614 AVENUE EDGAR FAURE 39570 MONTMOROT</t>
   </si>
   <si>
     <t>4339P000839</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE DOUAI</t>
   </si>
   <si>
     <t>LEGTA DE DOUAI-WAGNONVILLE</t>
   </si>
   <si>
     <t>HAMEAU DE WAGNONVILLE 458 RUE DE LA MOTTE JULIEN 59500 DOUAI</t>
   </si>
   <si>
     <t>3159P003559</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES AGRICAMPUS VAR</t>
   </si>
   <si>
     <t>LEGTA AGRICAMPUS VAR</t>
   </si>
   <si>
     <t>32 CHEMIN SAINT LAZARE 83400 HYERES</t>
   </si>
   <si>
     <t>9383P002883</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ORIENTAT</t>
   </si>
@@ -238,81 +238,81 @@
   <si>
     <t>FAMIL RURAL EDUC ORIENTAT ROLLANCOU</t>
   </si>
   <si>
     <t>62770 ROLLANCOURT</t>
   </si>
   <si>
     <t>ASSOCIATION INTERNATIONALE POUR LA FORMATION</t>
   </si>
   <si>
     <t>47 RUE SERGENT MICHEL BERTHET 69009 LYON</t>
   </si>
   <si>
     <t>01/07/2004</t>
   </si>
   <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
+    <t>ISETA - ECA</t>
+  </si>
+  <si>
+    <t>ECOLE D'AGRICULTURE DE POISY 859 ROUTE DE L'ECOLE D'AGRICULTURE 74330 POISY</t>
+  </si>
+  <si>
+    <t>LYCEE D ENSEIGNEMENT AGRICOLE PRIVE POMMERIT</t>
+  </si>
+  <si>
+    <t>POMMERIT JAUDY CHEF DU BOIS 22450 LA ROCHE-JAUDY</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DE MONDY</t>
+  </si>
+  <si>
+    <t>MONDY 26300 BOURG-DE-PEAGE</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION COQUERE</t>
   </si>
   <si>
     <t>COQUEREAUMONT 76690 SAINT-GEORGES-SUR-FONTAINE</t>
   </si>
   <si>
     <t>10/04/1969</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...19 lines deleted...]
-    <t>MONDY 26300 BOURG-DE-PEAGE</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DE HAUTE-MARNE</t>
   </si>
   <si>
     <t>12 RUE DU BARON DE BEINE 52000 BUXIERES-LES-VILLIERS</t>
   </si>
   <si>
     <t>26/06/2006</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>CRTE FORMATION PROFESSIONNELLE HORTICOLE</t>
   </si>
   <si>
     <t>6 RUE DU COLLEGE 88700 ROVILLE-AUX-CHENES</t>
   </si>
 </sst>
 </file>
 
@@ -1344,180 +1344,180 @@
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3">
         <v>52490003849</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>41278335900018</v>
+        <v>77660306000018</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="I18" s="3">
-        <v>23760002976</v>
+        <v>82740107174</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>77660306000018</v>
+        <v>77744124700015</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I19" s="3"/>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>77744124700015</v>
+        <v>77939872600017</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I20" s="3"/>
+        <v>27</v>
+      </c>
+      <c r="I20" s="3">
+        <v>82260167326</v>
+      </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>77939872600017</v>
+        <v>41278335900018</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="I21" s="3">
-        <v>82260167326</v>
+        <v>23760002976</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>78045946700020</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="2"/>
@@ -1616,31 +1616,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 20:39:49</dc:description>
+  <dc:description>Export en date du 07/14/2026 21:31:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>