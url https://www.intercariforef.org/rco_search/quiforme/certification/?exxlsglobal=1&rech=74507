--- v1 (2026-02-24)
+++ v2 (2026-05-25)
@@ -103,102 +103,102 @@
   <si>
     <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
   </si>
   <si>
     <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
   </si>
   <si>
     <t>01/10/2008</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>CFAI-APC LORRAINE</t>
   </si>
   <si>
     <t>SITE TECHNOLOGIQUE ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
   </si>
   <si>
     <t>26/08/1996</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>INSTITUT DE SOUDURE INDUSTRIE</t>
+  </si>
+  <si>
+    <t>ZI PARIS NORD II 90 RUE DES VANESSES 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>09/12/1997</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>71.20B</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>5 RUE DU CHATEAU 25400 EXINCOURT</t>
+  </si>
+  <si>
+    <t>11/09/2007</t>
+  </si>
+  <si>
+    <t>8 AVENUE DES MONTBOUCONS 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>IFP TRAINING</t>
+  </si>
+  <si>
+    <t>BATIMENT BELAIR LA MEDE 13220 CHATEAUNEUF-LES-MARTIGUES</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
     <t>STELLANTIS AUTO SAS</t>
   </si>
   <si>
     <t>43 RUE JEAN PIERRE TIMBAUD 78300 POISSY</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>29.10Z</t>
-  </si>
-[...40 lines deleted...]
-    <t>04/07/2022</t>
   </si>
   <si>
     <t>UNION INDUS METIERS METAL EURE ET LOIRE</t>
   </si>
   <si>
     <t>5 RUE VLAMINCK 28000 CHARTRES</t>
   </si>
   <si>
     <t>01/01/2004</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>AFPI CENTRE VAL DE LOIRE</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>AFPI EURE SEINE ESTUAIRE</t>
   </si>
   <si>
     <t>115 RUE DESRAME 76620 LE HAVRE</t>
   </si>
@@ -780,225 +780,225 @@
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
         <v>44540379354</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>54206547901478</v>
+        <v>41472896400019</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G5" s="2"/>
+        <v>32</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>33</v>
+      </c>
       <c r="H5" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>41472896400019</v>
+        <v>42156068100106</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G6" s="2" t="s">
         <v>37</v>
       </c>
+      <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I6" s="3"/>
+        <v>24</v>
+      </c>
+      <c r="I6" s="3">
+        <v>43250224725</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>42156068100106</v>
+        <v>42156068100122</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="3">
         <v>43250224725</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>42156068100122</v>
+        <v>44934011600085</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="3">
-        <v>43250224725</v>
+        <v>11921467692</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>44934011600085</v>
+        <v>54206547901478</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="I9" s="3">
-        <v>11921467692</v>
+        <v>11780763778</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>77510353400035</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
@@ -1309,31 +1309,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:14:05</dc:description>
+  <dc:description>Export en date du 05/25/2026 18:55:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>