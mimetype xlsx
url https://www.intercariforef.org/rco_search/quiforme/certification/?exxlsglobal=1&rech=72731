--- v1 (2026-05-25)
+++ v2 (2026-09-22)
@@ -58,56 +58,56 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
-[...1 lines deleted...]
-  <si>
     <t>GROUPE AFPAM FORMATION</t>
   </si>
   <si>
+    <t>AFPAM FORMATION</t>
+  </si>
+  <si>
     <t>4 RUE JULES MELINE 51430 BEZANNES</t>
   </si>
   <si>
     <t>18/12/2014</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LA COMPAGNIE DE FORMATION</t>
   </si>
   <si>
     <t>LA CIE DE FORMATION PIGIER</t>
   </si>
   <si>
     <t>15 ET 17 15 RUE DES MAGASINS 67000 STRASBOURG</t>
   </si>
   <si>
     <t>30/12/1996</t>
@@ -217,51 +217,51 @@
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - IPAC ONLINE</t>
   </si>
   <si>
     <t>42 CHE DE LA PRAIRIE 74000 ANNECY</t>
   </si>
   <si>
     <t>01/09/1992</t>
   </si>
   <si>
     <t>MBWAY - IPAC BACHELOR FACTORY - IPAC - IPAC FORMAT</t>
   </si>
   <si>
     <t>16 RUE DES CHASSEURS 74100 VILLE-LA-GRAND</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL</t>
   </si>
   <si>
-    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
+    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L'EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
     <t>IPAC - IPAC BACHELOR FACTORY - IPAC FORMATION PRO</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 23 AVENUE LAC LEMAN 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>01/08/2019</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - WIN SPORT</t>
   </si>
   <si>
     <t>CENTRE DES SERVICES 15 BD DE LA MER CASPIENNE 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>13/01/2020</t>
   </si>
   <si>
     <t>CONSEIL FORMATION QUALIFICATION</t>
   </si>
@@ -1753,31 +1753,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 17:29:45</dc:description>
+  <dc:description>Export en date du 09/23/2026 01:05:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>