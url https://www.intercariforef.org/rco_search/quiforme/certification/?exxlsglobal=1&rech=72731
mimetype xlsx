--- v0 (2026-02-24)
+++ v1 (2026-05-25)
@@ -61,51 +61,51 @@
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
   </si>
   <si>
-    <t>AFPAM</t>
+    <t>GROUPE AFPAM FORMATION</t>
   </si>
   <si>
     <t>4 RUE JULES MELINE 51430 BEZANNES</t>
   </si>
   <si>
     <t>18/12/2014</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LA COMPAGNIE DE FORMATION</t>
   </si>
   <si>
     <t>LA CIE DE FORMATION PIGIER</t>
   </si>
   <si>
     <t>15 ET 17 15 RUE DES MAGASINS 67000 STRASBOURG</t>
   </si>
@@ -1118,51 +1118,51 @@
         <v>46</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="3">
         <v>53350248835</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>35119111900277</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -1753,31 +1753,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:04:24</dc:description>
+  <dc:description>Export en date du 05/25/2026 17:29:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>