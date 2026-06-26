--- v2 (2026-03-20)
+++ v3 (2026-06-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
@@ -667,134 +667,134 @@
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>25 BOULEVARD GUY MOLLET 44300 NANTES</t>
+  </si>
+  <si>
+    <t>19/08/1991</t>
+  </si>
+  <si>
+    <t>CNAM BOURGOGNE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>13 RUE ERNEST THIERRY-MIEG 90000 BELFORT</t>
+  </si>
+  <si>
+    <t>15/07/2002</t>
+  </si>
+  <si>
+    <t>4390P000290</t>
+  </si>
+  <si>
+    <t>CNAM HAUTS-DE-FRANCE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>AV DES FACULTES 80000 AMIENS</t>
+  </si>
+  <si>
+    <t>23/01/1990</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
+  </si>
+  <si>
+    <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
+  </si>
+  <si>
+    <t>01/03/1993</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA FORMATION DES INFORMATICIENS PAR L'APRENTISSAGE</t>
+  </si>
+  <si>
+    <t>3 AVENUE DU CANADA 91940 LES ULIS</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
+  </si>
+  <si>
+    <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...73 lines deleted...]
-  <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
   <si>
     <t>07/07/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
   </si>
   <si>
     <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
@@ -869,50 +869,53 @@
     <t>CNAM NORMANDIE</t>
   </si>
   <si>
     <t>ESPLANADE RABELAIS PLACE SAINT-CLAIR 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>LYCEE F BUISSON (CNAM) 6 RUE AUGUSTE HOUZEAU 76500 ELBEUF</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>BAT 0 - PLATEAU DE L'ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>FACULTE DES SCIENCES AVENUE DE L'UNIVERSITE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>17/09/2020</t>
   </si>
   <si>
     <t>8 AVENUE NORMANDIE SUSSEX 76200 DIEPPE</t>
   </si>
   <si>
     <t>01/06/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -3559,401 +3562,401 @@
         <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="3"/>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>43411361900119</v>
+        <v>32439762900118</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="I62" s="3">
-        <v>53220704022</v>
+        <v>52440210544</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>32439762900118</v>
+        <v>34022316300023</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I63" s="3">
-        <v>52440210544</v>
+      <c r="I63" s="3" t="s">
+        <v>223</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>34022316300023</v>
+        <v>34896746400028</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I64" s="3" t="s">
-        <v>227</v>
+      <c r="I64" s="3">
+        <v>22800077680</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>34896746400028</v>
+        <v>39064039900015</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>22</v>
+        <v>230</v>
       </c>
       <c r="I65" s="3">
-        <v>22800077680</v>
+        <v>97970049697</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>39064039900015</v>
+        <v>39089496200054</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>231</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="I66" s="3">
-        <v>97970049697</v>
+        <v>11770565477</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>39089496200054</v>
+        <v>39108721000046</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>236</v>
+        <v>40</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="I67" s="3">
-        <v>11770565477</v>
+        <v>11910594091</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>39108721000046</v>
+        <v>39174243400015</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I68" s="3">
-        <v>11910594091</v>
+        <v>95970009897</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>39174243400015</v>
+        <v>42813525500050</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="I69" s="3">
-        <v>95970009897</v>
+        <v>32590996759</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>42813525500050</v>
+        <v>43411361900119</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
-        <v>22</v>
+        <v>230</v>
       </c>
       <c r="I70" s="3">
-        <v>32590996759</v>
+        <v>53220704022</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>43964416200034</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I71" s="3">
         <v>93131641013</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>44320628900045</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
@@ -4022,88 +4025,88 @@
         <v>26</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>44911357000013</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>255</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I74" s="3">
         <v>24450217445</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>49189213900016</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I75" s="3">
         <v>91340604534</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>77562424000013</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
@@ -4133,88 +4136,88 @@
         <v>26</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>78515062400365</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I77" s="3">
         <v>11753852175</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>79492628700028</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I78" s="3"/>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>82304134800017</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>269</v>
       </c>
@@ -4279,238 +4282,238 @@
         <v>26</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
         <v>82456546900015</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I81" s="3">
         <v>28140302014</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>279</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>280</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I82" s="3"/>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
         <v>82456546900064</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>279</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>282</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I83" s="3"/>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="G84" s="2"/>
+      <c r="G84" s="2" t="s">
+        <v>285</v>
+      </c>
       <c r="H84" s="2" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="I84" s="3"/>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>82456546900080</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I85" s="3">
         <v>28140302014</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>94</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I86" s="3"/>
       <c r="J86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -4536,31 +4539,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 04:59:09</dc:description>
+  <dc:description>Export en date du 06/26/2026 09:52:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>