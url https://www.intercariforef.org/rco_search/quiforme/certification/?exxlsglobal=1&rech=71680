--- v3 (2026-06-26)
+++ v4 (2026-08-11)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -4294,51 +4294,51 @@
       </c>
       <c r="C81" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>230</v>
       </c>
       <c r="I81" s="3">
         <v>28140302014</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>279</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>280</v>
       </c>
@@ -4442,51 +4442,51 @@
       </c>
       <c r="C85" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>287</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>230</v>
       </c>
       <c r="I85" s="3">
         <v>28140302014</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>94</v>
       </c>
@@ -4539,31 +4539,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 09:52:22</dc:description>
+  <dc:description>Export en date du 08/11/2026 05:54:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>