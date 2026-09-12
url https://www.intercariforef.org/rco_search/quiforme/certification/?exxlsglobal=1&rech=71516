--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -343,183 +343,183 @@
   <si>
     <t>CENTRE HOSPITALIER UNIVERSITAIRE</t>
   </si>
   <si>
     <t>INTITUT DE FORMATION EN ERGOTHERAPIE</t>
   </si>
   <si>
     <t>3EME ETAGE-BAT A 3 RUE DES LOUVELS 80000 AMIENS</t>
   </si>
   <si>
     <t>01/09/2016</t>
   </si>
   <si>
     <t>2280P001880</t>
   </si>
   <si>
     <t>OCELLIA</t>
   </si>
   <si>
     <t>CP 320 20 RUE DE LA CLAIRE 69009 LYON</t>
   </si>
   <si>
     <t>01/09/2003</t>
   </si>
   <si>
+    <t>ASSOCIATION PIERRE NOAL</t>
+  </si>
+  <si>
+    <t>IFRES</t>
+  </si>
+  <si>
+    <t>25 RUE BALZAC 61000 ALENCON</t>
+  </si>
+  <si>
+    <t>ASSOCIATION ST FRANCOIS D'ASSISE</t>
+  </si>
+  <si>
+    <t>CS 81010 60 RUE BERTIN 97400 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DES FONDATEURS ET PROTECTEURS DE L'INSTITUT CATHOLIQUE DE LYON</t>
+  </si>
+  <si>
+    <t>10 PLACE DES ARCHIVES 69002 LYON</t>
+  </si>
+  <si>
+    <t>30/10/2015</t>
+  </si>
+  <si>
+    <t>ASSOC DEVELOP ENSEIGN RECHE ERGOTHERAPIE</t>
+  </si>
+  <si>
+    <t>52 RUE VITRUVE 75020 PARIS</t>
+  </si>
+  <si>
+    <t>02/12/1994</t>
+  </si>
+  <si>
+    <t>KINESI  ERGOTHERA ENS  FORMAT PERMANEN</t>
+  </si>
+  <si>
+    <t>IFE</t>
+  </si>
+  <si>
+    <t>PARC EUROMEDECINE 1672 RUE SAINT-PRIEST 34090 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>12/12/2006</t>
+  </si>
+  <si>
+    <t>LA RENAISSANCE SANITAIRE</t>
+  </si>
+  <si>
+    <t>LES INSTITUTS DE FORMATION LA MUSSE</t>
+  </si>
+  <si>
+    <t>ALLEE LOUIS MARTIN 27180 SAINT-SEBASTIEN-DE-MORSENT</t>
+  </si>
+  <si>
+    <t>01/07/2013</t>
+  </si>
+  <si>
     <t>CROIX ROUGE FRANCAISE</t>
   </si>
   <si>
     <t>CROIX ROUGE FRANCAISE COMPETENCE DE TOURS</t>
   </si>
   <si>
     <t>6 AVENUE DU PROFESSEUR ALEXANDRE MINKOWSKI 37170 CHAMBRAY-LES-TOURS</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>CROIX ROUGE FRANCAISE COMPETENCE DE BOURGES</t>
   </si>
   <si>
     <t>13 RUE GASTON BERGER 18000 BOURGES</t>
   </si>
   <si>
     <t>01/05/2016</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">INSTITUT DE FORMATION EN PEDICURIE-PODOLOGIE, ERGOTHERAPIE, MASSO-KINESITHERAPIE </t>
   </si>
   <si>
-    <t>12 RUE JEAN-LOUIS BERTRAND 35000 RENNES</t>
-[...2 lines deleted...]
-    <t>13/09/2004</t>
+    <t>17 AVENUE CHARLES ET RAYMONDE TILLON 35000 RENNES</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>INSTITUT FORMAT MASSO KINESI ERGOTHERAPIE</t>
   </si>
   <si>
     <t>ERGOTHERAPIE 4 RUE DES SABLES 54000 NANCY</t>
   </si>
   <si>
     <t>01/09/2006</t>
   </si>
   <si>
     <t>A-3PM ASS POUR LA PROMOTION DES PROFESSIONS PARA-MEDICALES</t>
   </si>
   <si>
     <t>ECOLE DE KINESITHERAPIE</t>
   </si>
   <si>
     <t>AVENUE DU PHARE 62600 BERCK</t>
   </si>
   <si>
     <t>01/10/1997</t>
   </si>
   <si>
     <t>ECOLE D'ERGOTHERAPIE</t>
   </si>
   <si>
     <t>01/11/1998</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
-    <t>KINESI  ERGOTHERA ENS  FORMAT PERMANEN</t>
-[...10 lines deleted...]
-  <si>
     <t>INSTITUT PARAMEDICAL DES METIERS DE LA REEDUCATION DE NEVERS</t>
   </si>
   <si>
     <t>10 PL GENERAL PITTIE 58000 NEVERS</t>
   </si>
   <si>
     <t>01/09/2018</t>
-  </si>
-[...46 lines deleted...]
-    <t>01/07/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1834,572 +1834,572 @@
       <c r="F25" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="3">
         <v>82690031369</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>77567227233281</v>
+        <v>31491218900037</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="I26" s="3">
-        <v>11930620393</v>
+        <v>25610064861</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>77567227234669</v>
+        <v>31596526900170</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D27" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I27" s="3">
-        <v>11930620393</v>
+        <v>98970001597</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77774615700059</v>
+        <v>32693006200145</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I28" s="3"/>
+      <c r="I28" s="3">
+        <v>82690692669</v>
+      </c>
       <c r="J28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>78334221500036</v>
+        <v>33183171900033</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="3">
-        <v>41540022554</v>
+        <v>11752288575</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>78392932600032</v>
+        <v>47889745700055</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="3">
-        <v>31620081762</v>
+        <v>91340112734</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>78392932600040</v>
+        <v>77566179600117</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D31" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="2" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="I31" s="3">
-        <v>31620081762</v>
+        <v>23270190427</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>78392932600057</v>
+        <v>77567227233281</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D32" s="2"/>
+        <v>130</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>131</v>
+      </c>
       <c r="E32" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="I32" s="3">
-        <v>31620081762</v>
+        <v>11930620393</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>47889745700055</v>
+        <v>77567227234669</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>17</v>
+        <v>115</v>
       </c>
       <c r="I33" s="3">
-        <v>91340112734</v>
+        <v>11930620393</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>82976762300020</v>
+        <v>77774615700091</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="I34" s="3">
-        <v>27580079658</v>
+        <v>53350757635</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>31491218900037</v>
+        <v>78334221500036</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="I35" s="3">
-        <v>25610064861</v>
+        <v>41540022554</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>31596526900170</v>
+        <v>78392932600032</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D36" s="2"/>
+        <v>144</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>145</v>
+      </c>
       <c r="E36" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="I36" s="3">
-        <v>98970001597</v>
+        <v>31620081762</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>32693006200145</v>
+        <v>78392932600040</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D37" s="2"/>
+      <c r="D37" s="2" t="s">
+        <v>148</v>
+      </c>
       <c r="E37" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="3">
-        <v>82690692669</v>
+        <v>31620081762</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>33183171900033</v>
+        <v>78392932600057</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="I38" s="3">
-        <v>11752288575</v>
+        <v>31620081762</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>77566179600117</v>
+        <v>82976762300020</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D39" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I39" s="3">
-        <v>23270190427</v>
+        <v>27580079658</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2418,31 +2418,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/21/2026 17:41:46</dc:description>
+  <dc:description>Export en date du 09/12/2026 03:56:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>