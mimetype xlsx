--- v2 (2026-02-14)
+++ v3 (2026-05-15)
@@ -484,120 +484,120 @@
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>UNIVERSITE CATHOLIQUE OUEST BRETAGNENORD</t>
   </si>
   <si>
     <t>CAMPUS TOUR D AUVERGNE 37 RUE DU MARECHAL FOCH 22200 GUINGAMP</t>
   </si>
   <si>
     <t>01/10/1993</t>
   </si>
   <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
+  </si>
+  <si>
+    <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
+  </si>
+  <si>
+    <t>16/06/2012</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
+  </si>
+  <si>
+    <t>CNAM AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>4 RUE RAVIER 69007 LYON</t>
+  </si>
+  <si>
+    <t>07/07/2011</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
+  </si>
+  <si>
+    <t>ZAC 2000 18 RUE CLAUDE CHAPPE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>26/07/2017</t>
+  </si>
+  <si>
+    <t>CNAM CENTRE-VAL DE LOIRE - AGCNAM</t>
+  </si>
+  <si>
+    <t>21 B RUE EUGENE VIGNAT 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/04/2003</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CNAM EN REGION OCCITANIE</t>
+  </si>
+  <si>
+    <t>PARC EUROMEDECINE 989 RUE DE LA CROIX VERTE 34080 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>01/04/2006</t>
+  </si>
+  <si>
+    <t>CNAM ILE DE FRANCE - AGCNAM</t>
+  </si>
+  <si>
+    <t>1ER ETAGE 9 COUR DES PETITES ECURIES 75010 PARIS</t>
+  </si>
+  <si>
+    <t>01/08/2018</t>
+  </si>
+  <si>
+    <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
+  </si>
+  <si>
+    <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>OPERATEUR PUBLIC REGIONAL DE FORMATION</t>
   </si>
   <si>
     <t>LE LARIVOT 49 LOTISSEMENT DALMAZIR 97351 MATOURY</t>
-  </si>
-[...64 lines deleted...]
-    <t>01/01/1900</t>
   </si>
   <si>
     <t>CNAM GRAND EST</t>
   </si>
   <si>
     <t>4 AVENUE DOCTEUR HEYDENREICH 54000 NANCY</t>
   </si>
   <si>
     <t>30/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>CNAM NOUVELLE-AQUITAINE - ASSOCIATION DE GESTION</t>
   </si>
   <si>
     <t>CITE NUMERIQUE 2 RUE MARC SANGNIER 33130 BEGLES</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>CNAM NORMANDIE</t>
   </si>
@@ -2599,342 +2599,342 @@
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>147</v>
       </c>
       <c r="I42" s="3">
         <v>53220704022</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>79492628700028</v>
+        <v>43964416200034</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>31</v>
+        <v>158</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="I43" s="3"/>
+      <c r="I43" s="3">
+        <v>93131641013</v>
+      </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>43964416200034</v>
+        <v>44320628900045</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D44" s="2"/>
+        <v>159</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>160</v>
+      </c>
       <c r="E44" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>93131641013</v>
+        <v>82690751869</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>44320628900045</v>
+        <v>44338132200025</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="3">
-        <v>82690751869</v>
+        <v>98970282197</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>44338132200025</v>
+        <v>44911357000013</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="I46" s="3">
-        <v>98970282197</v>
+        <v>24450217445</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>44911357000013</v>
+        <v>49189213900016</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>147</v>
       </c>
       <c r="I47" s="3">
-        <v>24450217445</v>
+        <v>91340604534</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>49189213900016</v>
+        <v>78515062400365</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>147</v>
       </c>
       <c r="I48" s="3">
-        <v>91340604534</v>
+        <v>11753852175</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>78515062400365</v>
+        <v>78611668100010</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I49" s="3">
-        <v>11753852175</v>
+        <v>52490001049</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>78611668100010</v>
+        <v>79492628700028</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I50" s="3"/>
       <c r="J50" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>82304134800017</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>183</v>
       </c>
       <c r="I51" s="3">
         <v>44540353454</v>
@@ -3223,51 +3223,51 @@
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I59" s="3">
         <v>11941043994</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -3280,31 +3280,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 15:51:01</dc:description>
+  <dc:description>Export en date du 05/15/2026 18:47:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>