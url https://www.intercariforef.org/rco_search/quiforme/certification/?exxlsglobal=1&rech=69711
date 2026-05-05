--- v1 (2026-02-13)
+++ v2 (2026-05-05)
@@ -2193,60 +2193,60 @@
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>32116493100032</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
         <v>11950148695</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>39326123500013</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>53220498822</v>
@@ -2629,31 +2629,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/13/2026 16:10:17</dc:description>
+  <dc:description>Export en date du 05/05/2026 14:57:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>