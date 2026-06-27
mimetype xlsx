--- v2 (2026-05-05)
+++ v3 (2026-06-27)
@@ -2629,31 +2629,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 14:57:57</dc:description>
+  <dc:description>Export en date du 06/27/2026 12:46:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>