--- v3 (2026-06-27)
+++ v4 (2026-09-14)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -368,50 +368,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>OCELLIA</t>
   </si>
@@ -2043,561 +2046,563 @@
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I31" s="3"/>
+      <c r="I31" s="3" t="s">
+        <v>118</v>
+      </c>
       <c r="J31" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>19941111700013</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>30293883200045</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="3">
         <v>82690031369</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>32116493100032</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
         <v>11950148695</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>39326123500013</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>53220498822</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>40232332300012</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="3">
         <v>53560577856</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>48121631500046</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>92</v>
       </c>
       <c r="I38" s="3">
         <v>82691021669</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>48170138100024</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>77988347900031</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>92</v>
       </c>
       <c r="I40" s="3">
         <v>82690151669</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>78428106500010</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I41" s="3">
         <v>11750147275</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>78574029101020</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I42" s="3">
         <v>11940392094</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3">
         <v>52490001049</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>78611668100044</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="3">
         <v>52490001049</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>88287053800023</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="3">
         <v>75790163279</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2629,31 +2634,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 12:46:10</dc:description>
+  <dc:description>Export en date du 09/14/2026 06:26:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>