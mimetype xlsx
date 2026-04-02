--- v1 (2025-12-18)
+++ v2 (2026-04-02)
@@ -130,66 +130,66 @@
   <si>
     <t>CTRE EUROPEEN FORMAT CONTINUE MARITIME</t>
   </si>
   <si>
     <t>1 RUE DES PINS 29900 CONCARNEAU</t>
   </si>
   <si>
     <t>05/02/1998</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>5329P014129</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
+    <t>OROPEX CONSEIL</t>
+  </si>
+  <si>
+    <t>58 AVENUE MARECHAL FOCH 83000 TOULON</t>
+  </si>
+  <si>
+    <t>01/12/2015</t>
+  </si>
+  <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/12/2015</t>
   </si>
   <si>
     <t>GROUPE PRORISK</t>
   </si>
   <si>
     <t>7 RUE CDT MALBERT 29200 BREST</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>NAVY-SERVICES</t>
   </si>
   <si>
     <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
@@ -694,53 +694,51 @@
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
         <v>13001309700048</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="3"/>
       <c r="J3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>13001309700071</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
@@ -860,114 +858,114 @@
       <c r="F7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="3">
         <v>93060075106</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>78645404100025</v>
+        <v>50522853600049</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="3">
-        <v>52850020785</v>
+        <v>93830480583</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>50522853600049</v>
+        <v>78645404100025</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="3">
-        <v>93830480583</v>
+        <v>52850020785</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>79932216900027</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
@@ -1136,31 +1134,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/18/2025 22:39:45</dc:description>
+  <dc:description>Export en date du 04/02/2026 22:46:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>