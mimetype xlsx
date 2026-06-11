--- v3 (2026-04-02)
+++ v4 (2026-06-11)
@@ -1134,31 +1134,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 00:23:03</dc:description>
+  <dc:description>Export en date du 06/11/2026 09:04:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>