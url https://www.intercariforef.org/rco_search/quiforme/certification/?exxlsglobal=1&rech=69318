--- v1 (2026-02-24)
+++ v2 (2026-05-01)
@@ -208,51 +208,51 @@
   <si>
     <t>ROUTE DE PEZENAS 34150 GIGNAC</t>
   </si>
   <si>
     <t>01/01/1979</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE LE GRAND MAS</t>
   </si>
   <si>
-    <t>ROUTE DE NIMES 30700 UZES</t>
+    <t>930 CHEMIN DU GRAND MAS 30700 UZES</t>
   </si>
   <si>
     <t>13/12/1996</t>
   </si>
   <si>
     <t>CAMPUS LA MOUILLERE ORLEANS LOIRE VALLEY</t>
   </si>
   <si>
     <t>66 AVENUE DE LA MOUILLERE 45100 ORLEANS</t>
   </si>
   <si>
     <t>MAISON FAMILIALE HORTICOLE</t>
   </si>
   <si>
     <t>LES RABINARDIERES 35760 SAINT-GREGOIRE</t>
   </si>
   <si>
     <t>15/11/1988</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE ET D'EDUCATION</t>
   </si>
   <si>
     <t>PERSONNEL REGIME PRIVE 10 RUE DE L'EUROPE 26140 ANNEYRON</t>
   </si>
@@ -1509,31 +1509,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:04:22</dc:description>
+  <dc:description>Export en date du 05/01/2026 15:19:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>