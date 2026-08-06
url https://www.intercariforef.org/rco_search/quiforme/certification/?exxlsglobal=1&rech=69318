--- v2 (2026-05-01)
+++ v3 (2026-08-06)
@@ -142,51 +142,51 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LYCEE AGRICOLE ET HORTICOLE DE COUTANCES</t>
   </si>
   <si>
     <t>LEGTA</t>
   </si>
   <si>
     <t>LA QUIBOUQUIERE RUE DE REGNEVILLE 50200 COUTANCES</t>
   </si>
   <si>
     <t>2550P005050</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DES FLANDRES</t>
   </si>
   <si>
     <t>RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>21/03/1969</t>
   </si>
   <si>
     <t>3159P005459</t>
   </si>
   <si>
-    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L’HORTICULTURE ET DU PAYSAGE</t>
+    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L'HORTICULTURE ET DU PAYSAGE</t>
   </si>
   <si>
     <t>91 RUE ANDRE REGNIER 60170 RIBECOURT-DRESLINCOURT</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE VIC EN BIGORRE</t>
   </si>
   <si>
     <t>LEGTA DE VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>PROMENADE DES ACACIAS 11 B AVENUE DES ACACIAS 65500 VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>7365P000865</t>
   </si>
   <si>
     <t>EPLEFPA DE LA SEINE MARITIME</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE</t>
   </si>
   <si>
     <t>ROUTE DE CAUDEBEC 76190 AUZEBOSC</t>
   </si>
@@ -1509,31 +1509,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 15:19:57</dc:description>
+  <dc:description>Export en date du 08/06/2026 08:23:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>