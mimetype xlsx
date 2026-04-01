--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -568,50 +568,59 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>DANTE ALICHIERI COMITE PARIS</t>
   </si>
   <si>
     <t>12 RUE SEDILLOT 75007 PARIS</t>
   </si>
   <si>
     <t>02/10/1986</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ACCOM INSTITUT</t>
   </si>
   <si>
     <t>2 RUE DE SEZE 75009 PARIS</t>
   </si>
   <si>
     <t>20/03/1999</t>
   </si>
   <si>
+    <t>CTRE CULTUREL ITAL.SOC. DANTE ALIGHIETI</t>
+  </si>
+  <si>
+    <t>25 RUE SAINTE URSULE 34000 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>10/03/1997</t>
+  </si>
+  <si>
     <t>ASS  SOCIETA DANTE ALIGHIERI</t>
   </si>
   <si>
     <t>32 RUE THEODORE OZENNE 31000 TOULOUSE</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>CENTRE INTERNATIONAL D'ETUDES LINGUISTIQUES</t>
   </si>
   <si>
     <t>4 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>02/09/2019</t>
   </si>
   <si>
     <t>TRANSLATION LANGUAGE CENTER</t>
   </si>
   <si>
     <t>TLC - LANGUES</t>
   </si>
   <si>
     <t>12 PLACE DU VIEUX MARCHE 45000 ORLEANS</t>
@@ -628,81 +637,81 @@
   <si>
     <t>01/01/2005</t>
   </si>
   <si>
     <t>ADOMLINGUA COMMUNICATION</t>
   </si>
   <si>
     <t>5 RUE DU HAVRE 75008 PARIS</t>
   </si>
   <si>
     <t>25/04/2007</t>
   </si>
   <si>
     <t>KIELA CONSULTING</t>
   </si>
   <si>
     <t>45 RUE DU FAUBOURG SAINT-MARTIN 75010 PARIS</t>
   </si>
   <si>
     <t>31/01/2012</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
-    <t xml:space="preserve">REGONA LUISA   </t>
+    <t>REGONA LUISA</t>
   </si>
   <si>
     <t>LE MAYERLING B 19 CHEMIN DES AUTRICHIENS 06600 ANTIBES</t>
   </si>
   <si>
     <t>03/11/2008</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>74.30Z</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISTOFOLI CARLA   </t>
+    <t>CRISTOFOLI CARLA</t>
   </si>
   <si>
     <t>12 RUE FERDINAND FLOCON 75018 PARIS</t>
   </si>
   <si>
     <t>29/04/2009</t>
   </si>
   <si>
-    <t xml:space="preserve">DOLCE CECILIA   </t>
-[...5 lines deleted...]
-    <t>20/10/2010</t>
+    <t>CEFOLIAC</t>
+  </si>
+  <si>
+    <t>10 AVENUE JEAN MERMOZ 06230 SAINT-JEAN-CAP-FERRAT</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
   </si>
   <si>
     <t>ENVICOM - FORMATION &amp; CONSEIL (ELFEEA - ACCOMPAGNEMENT ET SENSIBILISATION AUX VALEURS DU DEVELOPPEMENT DURABLE)</t>
   </si>
   <si>
     <t>56 AVENUE RAYMOND COMBOUL 06000 NICE</t>
   </si>
   <si>
     <t>01/02/2011</t>
   </si>
   <si>
     <t>INSTITUT CHINE EDUCATION</t>
   </si>
   <si>
     <t>445 AVENUE DE LA GARE 38290 LA VERPILLIERE</t>
   </si>
   <si>
     <t>25/07/2022</t>
   </si>
   <si>
     <t>MINDBOOSTER</t>
   </si>
   <si>
     <t>67 RUE DE CHABROL 75010 PARIS</t>
   </si>
@@ -1080,51 +1089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1555,51 +1564,51 @@
         <v>60</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>19202583100020</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="2"/>
@@ -2643,530 +2652,567 @@
       <c r="F40" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="3">
         <v>11751349275</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>39198888800049</v>
+        <v>38295873400024</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I41" s="3">
-        <v>76310962031</v>
+        <v>91340130134</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>41929733800032</v>
+        <v>39198888800049</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="I42" s="3">
-        <v>11754899675</v>
+        <v>76310962031</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>41984510200062</v>
+        <v>41929733800032</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="2"/>
+      <c r="E43" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3">
-        <v>24450171645</v>
+        <v>11754899675</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>48023315400016</v>
+        <v>41984510200062</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>93131796713</v>
+        <v>24450171645</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>48154142300028</v>
+        <v>48023315400016</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="3">
-        <v>11753951275</v>
+        <v>93131796713</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>49417753800027</v>
+        <v>48154142300028</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="3">
-        <v>11754164475</v>
+        <v>11753951275</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>50843906400025</v>
+        <v>49417753800027</v>
       </c>
       <c r="B47" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="I47" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I47" s="3">
+        <v>11754164475</v>
+      </c>
       <c r="J47" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>51214092200018</v>
+        <v>50843906400025</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G48" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="F48" s="2" t="s">
+      <c r="H48" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="G48" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I48" s="3"/>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>52783093900015</v>
+        <v>51214092200018</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I49" s="3">
-        <v>11940851094</v>
+        <v>11755074575</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>53129884200018</v>
+        <v>52136343200027</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I50" s="3">
-        <v>93060717506</v>
+        <v>93060682906</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>75281507600035</v>
+        <v>53129884200018</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I51" s="3">
-        <v>82691234669</v>
+        <v>93060717506</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>82103578900022</v>
+        <v>75281507600035</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I52" s="3">
-        <v>11755502975</v>
+        <v>82691234669</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>82250540000033</v>
+        <v>82103578900022</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="2"/>
+      <c r="E53" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I53" s="3">
+        <v>11755502975</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="1">
+        <v>82250540000033</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I54" s="3">
         <v>75170196917</v>
       </c>
-      <c r="J53" s="2" t="s">
-[...8 lines deleted...]
-      <c r="M53" s="2" t="s">
+      <c r="J54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -3180,31 +3226,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 04:38:42</dc:description>
+  <dc:description>Export en date du 04/01/2026 18:52:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>