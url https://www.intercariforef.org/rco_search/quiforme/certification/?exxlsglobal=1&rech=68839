--- v3 (2026-04-01)
+++ v4 (2026-06-10)
@@ -310,51 +310,51 @@
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CHEVROLLIER</t>
   </si>
   <si>
     <t>2 RUE ADRIEN RECOUVREUR 49000 ANGERS</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CURIE-COROT</t>
   </si>
   <si>
     <t>GRETA COTES NORMANDES</t>
   </si>
   <si>
     <t>377 RUE DE L'EXODE 50000 SAINT-LO</t>
   </si>
   <si>
     <t>12/06/1989</t>
   </si>
   <si>
     <t>2550P200050</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
     <t>LYCEE GEN ET TECHNOLOGIQU ROBERT SCHUMAN</t>
   </si>
   <si>
     <t>GRETA LORRAINE NORD</t>
   </si>
   <si>
     <t>4 RUE MONSEIGNEUR PELT 57070 METZ</t>
   </si>
   <si>
     <t>01/01/1989</t>
   </si>
   <si>
     <t>4157P001257</t>
   </si>
@@ -379,51 +379,51 @@
   <si>
     <t>GRETA LILLE METROPOLE</t>
   </si>
   <si>
     <t>111 AVENUE DE DUNKERQUE (LILLE) 59000 LILLE</t>
   </si>
   <si>
     <t>05/10/2015</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE PABLO PICASSO</t>
   </si>
   <si>
     <t>GRETA - CFA DE L'AUDE ET DES PYRENEES ORIENTALES</t>
   </si>
   <si>
     <t>RUE CHARLES BLANC 66000 PERPIGNAN</t>
   </si>
   <si>
     <t>01/12/2016</t>
   </si>
   <si>
     <t>9166P008466</t>
   </si>
   <si>
-    <t>LYCEE CFA ALPHONSE HEINRICH - XAVIER NESSEL</t>
+    <t>LYCEE POLYVALENT HEINRICH-NESSEL</t>
   </si>
   <si>
     <t>GRETA NORD ALSACE</t>
   </si>
   <si>
     <t>123 ROUTE DE STRASBOURG 67500 HAGUENAU</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>4267P001167</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NIEPCE BALLEURE</t>
   </si>
   <si>
     <t>GRETA 71 SUD BOURGOGNE</t>
   </si>
   <si>
     <t>141 AVENUE BOUCICAUT 71100 CHALON-SUR-SAONE</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
@@ -520,135 +520,135 @@
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>02973097497</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL JEAN-MARIE MICHOTTE</t>
   </si>
   <si>
     <t>GRETA CENTRE EST GUYANE</t>
   </si>
   <si>
     <t>BOULEVARD DE LA REPUBLIQUE 97300 CAYENNE</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GUSTAVE MONOD</t>
   </si>
   <si>
     <t>GRETA DU VAL D OISE</t>
   </si>
   <si>
     <t>71 AVENUE DE CEINTURE 95880 ENGHIEN-LES-BAINS</t>
   </si>
   <si>
+    <t>TRANSLATION LANGUAGE CENTER</t>
+  </si>
+  <si>
+    <t>TLC - LANGUES</t>
+  </si>
+  <si>
+    <t>12 PLACE DU VIEUX MARCHE 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/12/2020</t>
+  </si>
+  <si>
+    <t>CTRE CULTUREL ITAL.SOC. DANTE ALIGHIETI</t>
+  </si>
+  <si>
+    <t>25 RUE SAINTE URSULE 34000 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>10/03/1997</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
     <t>ASS FORMA PROF APPRENT AUTO METIERS COMM</t>
   </si>
   <si>
-    <t>AFPAM</t>
+    <t>GROUPE AFPAM FORMATION</t>
   </si>
   <si>
     <t>4 RUE JULES MELINE 51430 BEZANNES</t>
   </si>
   <si>
     <t>18/12/2014</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>UNIVERSITE POPULAIRE DE MONTAUBAN</t>
   </si>
   <si>
     <t>1 B PLACE DU 22 SEPTEMBRE 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>17/12/2010</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>DANTE ALICHIERI COMITE PARIS</t>
   </si>
   <si>
     <t>12 RUE SEDILLOT 75007 PARIS</t>
   </si>
   <si>
     <t>02/10/1986</t>
   </si>
   <si>
-    <t>94.99Z</t>
-[...1 lines deleted...]
-  <si>
     <t>ACCOM INSTITUT</t>
   </si>
   <si>
     <t>2 RUE DE SEZE 75009 PARIS</t>
   </si>
   <si>
     <t>20/03/1999</t>
   </si>
   <si>
-    <t>CTRE CULTUREL ITAL.SOC. DANTE ALIGHIETI</t>
-[...7 lines deleted...]
-  <si>
     <t>ASS  SOCIETA DANTE ALIGHIERI</t>
   </si>
   <si>
     <t>32 RUE THEODORE OZENNE 31000 TOULOUSE</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>CENTRE INTERNATIONAL D'ETUDES LINGUISTIQUES</t>
   </si>
   <si>
     <t>4 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>02/09/2019</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/12/2020</t>
   </si>
   <si>
     <t>FORMAT.CO</t>
   </si>
   <si>
     <t>ACTIMART 6 ALLEE DES BANQUIERS 13290 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>01/01/2005</t>
   </si>
   <si>
     <t>ADOMLINGUA COMMUNICATION</t>
   </si>
   <si>
     <t>5 RUE DU HAVRE 75008 PARIS</t>
   </si>
   <si>
     <t>25/04/2007</t>
   </si>
   <si>
     <t>KIELA CONSULTING</t>
   </si>
   <si>
     <t>45 RUE DU FAUBOURG SAINT-MARTIN 75010 PARIS</t>
   </si>
@@ -2502,334 +2502,334 @@
       <c r="F36" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>11950602195</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>30587453900060</v>
+        <v>41984510200062</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="I37" s="3">
-        <v>21510031351</v>
+        <v>24450171645</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>32914252500065</v>
+        <v>38295873400024</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I38" s="3">
-        <v>73820005182</v>
+        <v>91340130134</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>34176962800015</v>
+        <v>30587453900060</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="I39" s="3">
-        <v>11754169475</v>
+        <v>21510031351</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>34779594000043</v>
+        <v>32914252500065</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>22</v>
+        <v>184</v>
       </c>
       <c r="I40" s="3">
-        <v>11751349275</v>
+        <v>73820005182</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>38295873400024</v>
+        <v>34176962800015</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="I41" s="3">
-        <v>91340130134</v>
+        <v>11754169475</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>39198888800049</v>
+        <v>34779594000043</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>176</v>
+        <v>22</v>
       </c>
       <c r="I42" s="3">
-        <v>76310962031</v>
+        <v>11751349275</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>41929733800032</v>
+        <v>39198888800049</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>22</v>
+        <v>184</v>
       </c>
       <c r="I43" s="3">
-        <v>11754899675</v>
+        <v>76310962031</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>41984510200062</v>
+        <v>41929733800032</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="D44" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="3">
-        <v>24450171645</v>
+        <v>11754899675</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>48023315400016</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D45" s="2"/>
@@ -3226,31 +3226,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 18:52:28</dc:description>
+  <dc:description>Export en date du 06/10/2026 09:35:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>