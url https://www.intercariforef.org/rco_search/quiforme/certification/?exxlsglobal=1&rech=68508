--- v2 (2026-03-03)
+++ v3 (2026-06-01)
@@ -124,102 +124,102 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION  PROFESSIONNELLE AGRICOLES DES COMBRAILLES</t>
   </si>
   <si>
     <t>20 AVENUE JULES LECUYER 63390 SAINT-GERVAIS-D'AUVERGNE</t>
   </si>
   <si>
     <t>8363P004463</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MONTMORILLON</t>
   </si>
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>31/12/1987</t>
   </si>
   <si>
     <t>01.42Z</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
+    <t>LE DOMAINE CANIN</t>
+  </si>
+  <si>
+    <t>FOURRIERE DE L'ALLIANCE</t>
+  </si>
+  <si>
+    <t>ZONE NORD AEROPORT POLE CARAIBE 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>20/10/2000</t>
+  </si>
+  <si>
+    <t>01.49Z</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>DC FORMATION GUYANE. DOM DE MACRABO 6 ROUTE DE STOUPAN 97351 MATOURY</t>
+  </si>
+  <si>
+    <t>01/10/2019</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
     <t>CENTRE FORMATION PERSONNELS DE SECURITE</t>
   </si>
   <si>
     <t>12 RUE RAYMOND LEFEBVRE 94250 GENTILLY</t>
   </si>
   <si>
     <t>20/01/2009</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
-    <t>LE DOMAINE CANIN</t>
-[...25 lines deleted...]
-  <si>
     <t>LARCANS ACADEMY</t>
   </si>
   <si>
     <t>LARCANS ACADEMY FLANDRES</t>
   </si>
   <si>
     <t>ZAC DE TEMPLEMARS LA PEPINIERE RUE DE L EPINOY 59175 TEMPLEMARS</t>
   </si>
   <si>
     <t>01/06/2016</t>
   </si>
   <si>
-    <t xml:space="preserve">CAMUS YANNICK   </t>
+    <t>CAMUS YANNICK</t>
   </si>
   <si>
     <t>220 CHEMIN DU GIRADOU 34560 POUSSAN</t>
   </si>
   <si>
     <t>06/09/2016</t>
   </si>
   <si>
     <t>MFR-CENTRE DE FORMATION MALTOT</t>
   </si>
   <si>
     <t>LD LA FRANCE 14930 MALTOT</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>CENTRE FORMATION APPRENTIS HAUTE-CORSE</t>
   </si>
   <si>
     <t>ROUTE DU VILLAGE 20600 FURIANI</t>
   </si>
@@ -821,159 +821,159 @@
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>33087353000050</v>
+        <v>42045519800036</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="E6" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="3">
-        <v>11940765594</v>
+        <v>95970104897</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>42045519800036</v>
+        <v>42045519800069</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>42045519800069</v>
+        <v>33087353000050</v>
       </c>
       <c r="B8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="G8" s="2"/>
+      <c r="H8" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="H8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>11940765594</v>
+      </c>
       <c r="J8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>48879664000040</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>26</v>
       </c>
@@ -1101,88 +1101,88 @@
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>81790201800016</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I13" s="3">
         <v>76310817231</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>84510298700011</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I14" s="3">
         <v>76820088282</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1210,31 +1210,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/03/2026 11:40:59</dc:description>
+  <dc:description>Export en date du 06/01/2026 21:17:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>