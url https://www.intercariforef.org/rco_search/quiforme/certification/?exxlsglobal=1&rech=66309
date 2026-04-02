--- v2 (2026-02-08)
+++ v3 (2026-04-02)
@@ -268,180 +268,180 @@
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
     <t>GUADELOUPE FORMATION</t>
   </si>
   <si>
     <t>CTRE REG DE FORMATION PROFESSIONNELLE ROUJOL 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>26/02/2010</t>
   </si>
   <si>
     <t>01973178697</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
   </si>
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
+    <t>SXM SANTE TRAVAIL</t>
+  </si>
+  <si>
+    <t>SST</t>
+  </si>
+  <si>
+    <t>APPT 4-      MARIGOT 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>01973442997</t>
+  </si>
+  <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>OGEC DU LEP DE BLANCHET</t>
   </si>
   <si>
     <t>LEP DE BLANCHET 97113 GOURBEYRE</t>
   </si>
   <si>
     <t>01/01/1978</t>
   </si>
   <si>
     <t>01973726097</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
   </si>
   <si>
     <t>37 AV DES COLVERTS 44380 PORNICHET</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
-    <t xml:space="preserve">CHICHE JOYCE   </t>
+    <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
     <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
-    <t xml:space="preserve">TOUSSAY GILBERTE TAUHERE  </t>
+    <t>TOUSSAY GILBERTE TAUHERE</t>
   </si>
   <si>
     <t>2235 CHEMIN DE LIECABRE 83510 LORGUES</t>
   </si>
   <si>
     <t>14/09/2009</t>
   </si>
   <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
     <t>NAVY-SERVICES</t>
   </si>
   <si>
     <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>ASSOCIATION FRANCAISE DES PREMIERS SECOURS DE SAINT MARTIN</t>
   </si>
   <si>
     <t>IMM DU PORT APPT 4 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>25/08/2017</t>
   </si>
   <si>
     <t>01973154997</t>
-  </si>
-[...13 lines deleted...]
-    <t>01973442997</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1531,541 +1531,541 @@
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>30238239500010</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="3">
         <v>93130013113</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>31398786900010</v>
+        <v>89044470600018</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>85</v>
+      </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>97970000797</v>
+        <v>35</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>31455980800014</v>
+        <v>31398786900010</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>91</v>
+      </c>
+      <c r="I22" s="3">
+        <v>97970000797</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>34238481500045</v>
+        <v>31455980800014</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>93060075106</v>
+        <v>45</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>39951939600010</v>
+        <v>34238481500045</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="I24" s="3">
-        <v>98970094497</v>
+        <v>93060075106</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>40980346700011</v>
+        <v>39951939600010</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="I25" s="3">
-        <v>52440275144</v>
+        <v>98970094497</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>42293531200013</v>
+        <v>40980346700011</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="3">
-        <v>93060618506</v>
+        <v>52440275144</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>47915025200019</v>
+        <v>42293531200013</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I27" s="3" t="s">
-        <v>106</v>
+      <c r="I27" s="3">
+        <v>93060618506</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>49876295400051</v>
+        <v>47915025200019</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="3">
-        <v>93131271613</v>
+      <c r="I28" s="3" t="s">
+        <v>111</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>51466976100017</v>
+        <v>49876295400051</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I29" s="3"/>
+      <c r="I29" s="3">
+        <v>93131271613</v>
+      </c>
       <c r="J29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>78645404100025</v>
+        <v>51466976100017</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I30" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>79934303300053</v>
+        <v>78645404100025</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="I31" s="3">
-        <v>93830471383</v>
+        <v>52850020785</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>83320971100013</v>
+        <v>79934303300053</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>91</v>
+      </c>
+      <c r="I32" s="3">
+        <v>93830471383</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>89044470600018</v>
+        <v>83320971100013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D33" s="2" t="s">
         <v>124</v>
       </c>
+      <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>127</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2078,31 +2078,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/08/2026 04:31:05</dc:description>
+  <dc:description>Export en date du 04/02/2026 22:46:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>