--- v3 (2026-04-02)
+++ v4 (2026-04-02)
@@ -2078,31 +2078,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 22:46:50</dc:description>
+  <dc:description>Export en date du 04/03/2026 00:23:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>