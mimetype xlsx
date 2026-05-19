--- v4 (2026-04-02)
+++ v5 (2026-05-19)
@@ -268,180 +268,180 @@
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
     <t>GUADELOUPE FORMATION</t>
   </si>
   <si>
     <t>CTRE REG DE FORMATION PROFESSIONNELLE ROUJOL 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>26/02/2010</t>
   </si>
   <si>
     <t>01973178697</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
   </si>
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
+    <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
+  </si>
+  <si>
+    <t>AUTRE BORD 97220 LA TRINITE</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>OGEC DU LEP DE BLANCHET</t>
+  </si>
+  <si>
+    <t>LEP DE BLANCHET 97113 GOURBEYRE</t>
+  </si>
+  <si>
+    <t>01/01/1978</t>
+  </si>
+  <si>
+    <t>01973726097</t>
+  </si>
+  <si>
+    <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
+  </si>
+  <si>
+    <t>18/12/2002</t>
+  </si>
+  <si>
+    <t>ASSOCIATION FRANCAISE DES PREMIERS SECOURS DE SAINT MARTIN</t>
+  </si>
+  <si>
+    <t>IMM DU PORT APPT 4 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
+  </si>
+  <si>
+    <t>25/08/2017</t>
+  </si>
+  <si>
+    <t>01973154997</t>
+  </si>
+  <si>
+    <t>NAVY-SERVICES</t>
+  </si>
+  <si>
+    <t>LE KRYSTAL - 1725 RTE NATIONALE 7 06270 VILLENEUVE-LOUBET</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
+  </si>
+  <si>
+    <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
+  </si>
+  <si>
+    <t>37 AV DES COLVERTS 44380 PORNICHET</t>
+  </si>
+  <si>
+    <t>01/09/1996</t>
+  </si>
+  <si>
+    <t>CHICHE JOYCE</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD CARNOT 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/04/1999</t>
+  </si>
+  <si>
+    <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
+  </si>
+  <si>
+    <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
+  </si>
+  <si>
+    <t>21/07/1993</t>
+  </si>
+  <si>
+    <t>06970000697</t>
+  </si>
+  <si>
+    <t>POLE TAUROENTUM</t>
+  </si>
+  <si>
+    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>TOUSSAY GILBERTE TAUHERE</t>
+  </si>
+  <si>
+    <t>2235 CHEMIN DE LIECABRE 83510 LORGUES</t>
+  </si>
+  <si>
+    <t>14/09/2009</t>
+  </si>
+  <si>
+    <t>ECOLE DES FORMATIONS MARITIMES</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
+  </si>
+  <si>
+    <t>18/06/1994</t>
+  </si>
+  <si>
     <t>SXM SANTE TRAVAIL</t>
   </si>
   <si>
     <t>SST</t>
   </si>
   <si>
     <t>APPT 4-      MARIGOT 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>01973442997</t>
-  </si>
-[...115 lines deleted...]
-    <t>01973154997</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1545,527 +1545,527 @@
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="3">
         <v>93130013113</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>89044470600018</v>
+        <v>31398786900010</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="2"/>
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>86</v>
+      </c>
+      <c r="I21" s="3">
+        <v>97970000797</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>31398786900010</v>
+        <v>31455980800014</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>97970000797</v>
+        <v>45</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>31455980800014</v>
+        <v>34238481500045</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>35</v>
+      </c>
+      <c r="I23" s="3">
+        <v>93060075106</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>34238481500045</v>
+        <v>83320971100013</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>93060075106</v>
+        <v>86</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>97</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>39951939600010</v>
+        <v>79934303300053</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I25" s="3">
-        <v>98970094497</v>
+        <v>93830471383</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>40980346700011</v>
+        <v>39951939600010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="I26" s="3">
-        <v>52440275144</v>
+        <v>98970094497</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>42293531200013</v>
+        <v>40980346700011</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="3">
-        <v>93060618506</v>
+        <v>52440275144</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>47915025200019</v>
+        <v>42293531200013</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="3" t="s">
-        <v>111</v>
+      <c r="I28" s="3">
+        <v>93060618506</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>49876295400051</v>
+        <v>47915025200019</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I29" s="3">
-        <v>93131271613</v>
+      <c r="I29" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>51466976100017</v>
+        <v>49876295400051</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I30" s="3"/>
+      <c r="I30" s="3">
+        <v>93131271613</v>
+      </c>
       <c r="J30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>78645404100025</v>
+        <v>51466976100017</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I31" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="3"/>
       <c r="J31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>79934303300053</v>
+        <v>78645404100025</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="I32" s="3">
-        <v>93830471383</v>
+        <v>52850020785</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>83320971100013</v>
+        <v>89044470600018</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>127</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2078,31 +2078,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 00:23:04</dc:description>
+  <dc:description>Export en date du 05/19/2026 12:47:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>