--- v2 (2026-03-05)
+++ v3 (2026-04-29)
@@ -262,147 +262,147 @@
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
+    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
+  </si>
+  <si>
+    <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
+  </si>
+  <si>
+    <t>37 AV DES COLVERTS 44380 PORNICHET</t>
+  </si>
+  <si>
+    <t>01/09/1996</t>
+  </si>
+  <si>
+    <t>CHICHE JOYCE</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD CARNOT 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/04/1999</t>
+  </si>
+  <si>
+    <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
+  </si>
+  <si>
+    <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
+  </si>
+  <si>
+    <t>21/07/1993</t>
+  </si>
+  <si>
+    <t>06970000697</t>
+  </si>
+  <si>
+    <t>POLE TAUROENTUM</t>
+  </si>
+  <si>
+    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
     <t>COMMUNAUTE PATRON PECHEUR VTE</t>
   </si>
   <si>
     <t>17 RUE EUGENE PELLETAN 13500 MARTIGUES</t>
   </si>
   <si>
     <t>15/07/1984</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
-    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
-[...46 lines deleted...]
-  <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
   <si>
     <t>GC COMPETENCES</t>
   </si>
   <si>
     <t>ZI DE COLLERY 2. IMMEUBLE HBC 20 RUE GILLES BEHARY LAUL SIRDER 97300 CAYENNE</t>
   </si>
   <si>
     <t>09/08/2020</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SXM SANTE TRAVAIL</t>
   </si>
   <si>
     <t>SST</t>
   </si>
   <si>
     <t>APPT 4-      MARIGOT 12 BD HUBERT PETIT 97150 SAINT MARTIN</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>01973442997</t>
   </si>
   <si>
-    <t xml:space="preserve">CABALD JIMMY AMOUR  </t>
+    <t>CABALD JIMMY AMOUR</t>
   </si>
   <si>
     <t>CHEMIN DE L'ETANG 97114 TROIS-RIVIERES</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>01973465897</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1392,57 +1392,57 @@
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>30238239500010</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="3">
         <v>93130013113</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>31398786900010</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>78</v>
@@ -1480,256 +1480,256 @@
       <c r="F19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="3">
         <v>93060075106</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>69162081900017</v>
+        <v>39951939600010</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I20" s="3">
-        <v>93131254913</v>
+        <v>98970094497</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>39951939600010</v>
+        <v>40980346700011</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="I21" s="3">
-        <v>98970094497</v>
+        <v>52440275144</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>40980346700011</v>
+        <v>42293531200013</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="3">
-        <v>52440275144</v>
+        <v>93060618506</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42293531200013</v>
+        <v>47915025200019</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I23" s="3">
-        <v>93060618506</v>
+      <c r="I23" s="3" t="s">
+        <v>94</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>47915025200019</v>
+        <v>49876295400051</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="I24" s="3" t="s">
-        <v>98</v>
+      <c r="I24" s="3">
+        <v>93131271613</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>49876295400051</v>
+        <v>69162081900017</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="I25" s="3">
-        <v>93131271613</v>
+        <v>93131254913</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>78645404100025</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="2"/>
@@ -1904,31 +1904,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/05/2026 09:22:55</dc:description>
+  <dc:description>Export en date du 04/30/2026 00:08:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>