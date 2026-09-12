--- v3 (2026-04-29)
+++ v4 (2026-09-12)
@@ -304,51 +304,51 @@
   <si>
     <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>ASS PR FORMATION &amp; DEV MARIT &amp; AQU MAY</t>
   </si>
   <si>
     <t>ECOLE D'APPRENTISSAGE MARI PLACE DE FRANCE 97615 DZAOUDZI</t>
   </si>
   <si>
     <t>21/07/1993</t>
   </si>
   <si>
     <t>06970000697</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
-    <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>COMMUNAUTE PATRON PECHEUR VTE</t>
   </si>
   <si>
     <t>17 RUE EUGENE PELLETAN 13500 MARTIGUES</t>
   </si>
   <si>
     <t>15/07/1984</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>ECOLE DES FORMATIONS MARITIMES</t>
   </si>
   <si>
     <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
   </si>
   <si>
     <t>18/06/1994</t>
   </si>
@@ -1904,31 +1904,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 00:08:39</dc:description>
+  <dc:description>Export en date du 09/12/2026 17:30:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>