--- v2 (2026-03-05)
+++ v3 (2026-04-30)
@@ -226,117 +226,117 @@
   <si>
     <t>LYCEE MARITIME ANITA CONTI</t>
   </si>
   <si>
     <t>84 QUAI GUY DE MAUPASSANT 76400 FECAMP</t>
   </si>
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
     <t>COMMUNE DE MARSEILLE</t>
   </si>
   <si>
     <t>BATAILLON DES MARINS POMPIERS MARSEILLE</t>
   </si>
   <si>
     <t>9 BOULEVARD DE STRASBOURG 13003 MARSEILLE</t>
   </si>
   <si>
     <t>24/10/1995</t>
   </si>
   <si>
     <t>84.25Z</t>
   </si>
   <si>
+    <t>IFOPSE</t>
+  </si>
+  <si>
+    <t>PA DES METAIRIES 56130 NIVILLAC</t>
+  </si>
+  <si>
+    <t>01/07/1991</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
   </si>
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
   </si>
   <si>
     <t>CNPP ENTREPRISE</t>
   </si>
   <si>
     <t>ROUTE DE LA CHAPELLE-REANVILLE 27950 SAINT-MARCEL</t>
   </si>
   <si>
     <t>01/01/1996</t>
   </si>
   <si>
     <t>74.90B</t>
   </si>
   <si>
-    <t>IFOPSE</t>
-[...7 lines deleted...]
-  <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
   </si>
   <si>
     <t>37 AV DES COLVERTS 44380 PORNICHET</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
-    <t xml:space="preserve">CHICHE JOYCE   </t>
+    <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
   </si>
   <si>
     <t>POMPIERS AUDIT FORM SECU PERSO MATERIEL</t>
   </si>
   <si>
     <t>31 PROMENADE DU VAL DE MENTON 06500 MENTON</t>
   </si>
   <si>
     <t>18/02/2002</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>CIISCO</t>
   </si>
   <si>
     <t>PORT EST CHAUSSEE DES DARSES 59140 DUNKERQUE</t>
   </si>
@@ -1327,255 +1327,255 @@
       <c r="F15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="I15" s="3">
         <v>93131641113</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>30238239500010</v>
+        <v>38259766400012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>70</v>
+      </c>
       <c r="E16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I16" s="3">
-        <v>93130013113</v>
+        <v>53560606156</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>31398786900010</v>
+        <v>30238239500010</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="I17" s="3">
-        <v>97970000797</v>
+        <v>93130013113</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>34238481500045</v>
+        <v>31398786900010</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="I18" s="3">
-        <v>93060075106</v>
+        <v>97970000797</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>34290125300050</v>
+        <v>34238481500045</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="I19" s="3">
-        <v>23270036727</v>
+        <v>93060075106</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>38259766400012</v>
+        <v>34290125300050</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="I20" s="3">
-        <v>53560606156</v>
+        <v>23270036727</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>39951939600010</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I21" s="3">
         <v>98970094497</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>40980346700011</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
@@ -1679,51 +1679,51 @@
         <v>19</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>48154223100016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I25" s="3">
         <v>31590628059</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>49876295400051</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
@@ -1899,31 +1899,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/05/2026 09:22:56</dc:description>
+  <dc:description>Export en date du 04/30/2026 12:41:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>