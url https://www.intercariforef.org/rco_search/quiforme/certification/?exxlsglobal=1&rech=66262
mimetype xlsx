--- v3 (2026-04-30)
+++ v4 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -226,98 +226,98 @@
   <si>
     <t>LYCEE MARITIME ANITA CONTI</t>
   </si>
   <si>
     <t>84 QUAI GUY DE MAUPASSANT 76400 FECAMP</t>
   </si>
   <si>
     <t>01/09/1997</t>
   </si>
   <si>
     <t>COMMUNE DE MARSEILLE</t>
   </si>
   <si>
     <t>BATAILLON DES MARINS POMPIERS MARSEILLE</t>
   </si>
   <si>
     <t>9 BOULEVARD DE STRASBOURG 13003 MARSEILLE</t>
   </si>
   <si>
     <t>24/10/1995</t>
   </si>
   <si>
     <t>84.25Z</t>
   </si>
   <si>
+    <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
+  </si>
+  <si>
+    <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
+  </si>
+  <si>
+    <t>AUTRE BORD 97220 LA TRINITE</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
+  </si>
+  <si>
+    <t>18/12/2002</t>
+  </si>
+  <si>
+    <t>CNPP ENTREPRISE</t>
+  </si>
+  <si>
+    <t>ROUTE DE LA CHAPELLE-REANVILLE 27950 SAINT-MARCEL</t>
+  </si>
+  <si>
+    <t>01/01/1996</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
     <t>IFOPSE</t>
   </si>
   <si>
     <t>PA DES METAIRIES 56130 NIVILLAC</t>
   </si>
   <si>
     <t>01/07/1991</t>
   </si>
   <si>
-    <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
-[...37 lines deleted...]
-  <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
   </si>
   <si>
     <t>37 AV DES COLVERTS 44380 PORNICHET</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
@@ -325,84 +325,87 @@
   <si>
     <t>POMPIERS AUDIT FORM SECU PERSO MATERIEL</t>
   </si>
   <si>
     <t>31 PROMENADE DU VAL DE MENTON 06500 MENTON</t>
   </si>
   <si>
     <t>18/02/2002</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>CIISCO</t>
   </si>
   <si>
     <t>PORT EST CHAUSSEE DES DARSES 59140 DUNKERQUE</t>
   </si>
   <si>
     <t>01/04/2005</t>
   </si>
   <si>
     <t>POLE TAUROENTUM</t>
   </si>
   <si>
+    <t>270 RUE LA PEROUSE 13600 LA CIOTAT</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>ECOLE DES FORMATIONS MARITIMES</t>
+  </si>
+  <si>
+    <t>CTRE FORMATION METIERS MER PORT OLONA 85100 LES SABLES D'OLONNE</t>
+  </si>
+  <si>
+    <t>18/06/1994</t>
+  </si>
+  <si>
+    <t>FWI CREWING</t>
+  </si>
+  <si>
+    <t>CARIBBEAN CREW AND SERVICES (CCS)</t>
+  </si>
+  <si>
+    <t>GARE MARITIME BERGEVIN 97110 POINTE-A-PITRE</t>
+  </si>
+  <si>
+    <t>01/06/2015</t>
+  </si>
+  <si>
+    <t>78.30Z</t>
+  </si>
+  <si>
+    <t>01973589397</t>
+  </si>
+  <si>
+    <t>GRIFFON FORMATION</t>
+  </si>
+  <si>
     <t>5 RUE DELACOUR 13600 LA CIOTAT</t>
-  </si>
-[...31 lines deleted...]
-    <t>GRIFFON FORMATION</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1327,255 +1330,255 @@
       <c r="F15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="I15" s="3">
         <v>93131641113</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>38259766400012</v>
+        <v>30238239500010</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I16" s="3">
-        <v>53560606156</v>
+        <v>93130013113</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>30238239500010</v>
+        <v>31398786900010</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="I17" s="3">
-        <v>93130013113</v>
+        <v>97970000797</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>31398786900010</v>
+        <v>34238481500045</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="I18" s="3">
-        <v>97970000797</v>
+        <v>93060075106</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>34238481500045</v>
+        <v>34290125300050</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I19" s="3">
-        <v>93060075106</v>
+        <v>23270036727</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>34290125300050</v>
+        <v>38259766400012</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>83</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="E20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="I20" s="3">
-        <v>23270036727</v>
+        <v>53560606156</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>39951939600010</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I21" s="3">
         <v>98970094497</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>40980346700011</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
@@ -1679,51 +1682,51 @@
         <v>19</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>48154223100016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I25" s="3">
         <v>31590628059</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>49876295400051</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
@@ -1822,51 +1825,51 @@
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>81382863900027</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -1899,31 +1902,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 12:41:03</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:23:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>