--- v3 (2026-03-21)
+++ v4 (2026-05-08)
@@ -289,50 +289,59 @@
   <si>
     <t>CTRE REG DE FORMATION PROFESSIONNELLE ROUJOL 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>26/02/2010</t>
   </si>
   <si>
     <t>01973178697</t>
   </si>
   <si>
     <t>COMMUNE DE MARSEILLE</t>
   </si>
   <si>
     <t>BATAILLON DES MARINS POMPIERS MARSEILLE</t>
   </si>
   <si>
     <t>9 BOULEVARD DE STRASBOURG 13003 MARSEILLE</t>
   </si>
   <si>
     <t>24/10/1995</t>
   </si>
   <si>
     <t>84.25Z</t>
   </si>
   <si>
+    <t>CHICHE JOYCE</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD CARNOT 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/04/1999</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
   </si>
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
   </si>
   <si>
     <t>AUTRE BORD 97220 LA TRINITE</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
   </si>
   <si>
     <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
   </si>
   <si>
     <t>18/12/2002</t>
@@ -353,59 +362,50 @@
     <t>IFOPSE</t>
   </si>
   <si>
     <t>PA DES METAIRIES 56130 NIVILLAC</t>
   </si>
   <si>
     <t>01/07/1991</t>
   </si>
   <si>
     <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
   </si>
   <si>
     <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
   </si>
   <si>
     <t>37 AV DES COLVERTS 44380 PORNICHET</t>
   </si>
   <si>
     <t>01/09/1996</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/04/1999</t>
   </si>
   <si>
     <t>SI2P GFC</t>
   </si>
   <si>
     <t>ZA DES HAUTES PERCHES CHEMIN DU BOIS 49610 SAINT-MELAINE-SUR-AUBANCE</t>
   </si>
   <si>
     <t>01/03/2010</t>
   </si>
   <si>
     <t>SURVIE MER FORMATION</t>
   </si>
   <si>
     <t>BUROPARC BAT E 18 RUE JACQUES REATTU 13009 MARSEILLE</t>
   </si>
   <si>
     <t>22/08/2006</t>
   </si>
   <si>
     <t>POMPIERS AUDIT FORM SECU PERSO MATERIEL</t>
   </si>
   <si>
     <t>31 PROMENADE DU VAL DE MENTON 06500 MENTON</t>
   </si>
@@ -1766,332 +1766,332 @@
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I22" s="3">
         <v>93131641113</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>30238239500010</v>
+        <v>42293531200013</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3">
-        <v>93130013113</v>
+        <v>93060618506</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>31398786900010</v>
+        <v>30238239500010</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="I24" s="3">
-        <v>97970000797</v>
+        <v>93130013113</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>34238481500045</v>
+        <v>31398786900010</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="I25" s="3">
-        <v>93060075106</v>
+        <v>97970000797</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>34290125300050</v>
+        <v>34238481500045</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="I26" s="3">
-        <v>23270036727</v>
+        <v>93060075106</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>38259766400012</v>
+        <v>34290125300050</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="D27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="I27" s="3">
-        <v>53560606156</v>
+        <v>23270036727</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39951939600010</v>
+        <v>38259766400012</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2" t="s">
+        <v>107</v>
+      </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="I28" s="3">
-        <v>98970094497</v>
+        <v>53560606156</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>40980346700011</v>
+        <v>39951939600010</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="I29" s="3">
-        <v>52440275144</v>
+        <v>98970094497</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>42293531200013</v>
+        <v>40980346700011</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3">
-        <v>93060618506</v>
+        <v>52440275144</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>43537056400054</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D31" s="2"/>
@@ -2118,51 +2118,51 @@
         <v>31</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>44059069300030</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I32" s="3">
         <v>93131060713</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>44230860700013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
@@ -2229,51 +2229,51 @@
         <v>31</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>48154223100016</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I35" s="3">
         <v>31590628059</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>49876295400051</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
@@ -2605,51 +2605,51 @@
         <v>31</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>89515298100018</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I45" s="3">
         <v>32591144059</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>90751796500022</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
@@ -2675,51 +2675,51 @@
       <c r="K46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>92725021700027</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>148</v>
       </c>
       <c r="I47" s="3">
         <v>53290984629</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2751,31 +2751,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/21/2026 05:09:43</dc:description>
+  <dc:description>Export en date du 05/08/2026 22:22:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>