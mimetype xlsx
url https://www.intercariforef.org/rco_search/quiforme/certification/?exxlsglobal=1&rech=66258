--- v4 (2026-05-08)
+++ v5 (2026-06-26)
@@ -289,123 +289,123 @@
   <si>
     <t>CTRE REG DE FORMATION PROFESSIONNELLE ROUJOL 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>26/02/2010</t>
   </si>
   <si>
     <t>01973178697</t>
   </si>
   <si>
     <t>COMMUNE DE MARSEILLE</t>
   </si>
   <si>
     <t>BATAILLON DES MARINS POMPIERS MARSEILLE</t>
   </si>
   <si>
     <t>9 BOULEVARD DE STRASBOURG 13003 MARSEILLE</t>
   </si>
   <si>
     <t>24/10/1995</t>
   </si>
   <si>
     <t>84.25Z</t>
   </si>
   <si>
+    <t>ASSOCIATION DE FORMATION POUR LA COOPERATION ET LA PROMOTION PROFESSIONNELLE MEDITERRANEENNE</t>
+  </si>
+  <si>
+    <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>ASS GERAN ECOLE FORMA PROFE MARIT AQUACO</t>
+  </si>
+  <si>
+    <t>AUTRE BORD 97220 LA TRINITE</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>INST ETUDE INTEGR NOUV TECH TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>ESPACE NIKAIA AVENUE DOCTEUR VICTOR ROBINI 06200 NICE</t>
+  </si>
+  <si>
+    <t>18/12/2002</t>
+  </si>
+  <si>
+    <t>CNPP ENTREPRISE</t>
+  </si>
+  <si>
+    <t>ROUTE DE LA CHAPELLE-REANVILLE 27950 SAINT-MARCEL</t>
+  </si>
+  <si>
+    <t>01/01/1996</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>IFOPSE</t>
+  </si>
+  <si>
+    <t>PA DES METAIRIES 56130 NIVILLAC</t>
+  </si>
+  <si>
+    <t>01/07/1991</t>
+  </si>
+  <si>
+    <t>ASS GERANCE ECOLE MARITIME AQUACOLE REUN</t>
+  </si>
+  <si>
+    <t>EAM 1 RUE DE LA GLACIERE 97420 LE PORT</t>
+  </si>
+  <si>
+    <t>01/01/1995</t>
+  </si>
+  <si>
+    <t>CENTRE D'ETUDE ET DE PRATIQUE DE LA SURVIE FORMATION PROFESSIONNELLE CONTINUE</t>
+  </si>
+  <si>
+    <t>37 AV DES COLVERTS 44380 PORNICHET</t>
+  </si>
+  <si>
+    <t>01/09/1996</t>
+  </si>
+  <si>
     <t>CHICHE JOYCE</t>
   </si>
   <si>
     <t>17 BOULEVARD CARNOT 06300 NICE</t>
   </si>
   <si>
     <t>01/04/1999</t>
-  </si>
-[...64 lines deleted...]
-    <t>01/09/1996</t>
   </si>
   <si>
     <t>SI2P GFC</t>
   </si>
   <si>
     <t>ZA DES HAUTES PERCHES CHEMIN DU BOIS 49610 SAINT-MELAINE-SUR-AUBANCE</t>
   </si>
   <si>
     <t>01/03/2010</t>
   </si>
   <si>
     <t>SURVIE MER FORMATION</t>
   </si>
   <si>
     <t>BUROPARC BAT E 18 RUE JACQUES REATTU 13009 MARSEILLE</t>
   </si>
   <si>
     <t>22/08/2006</t>
   </si>
   <si>
     <t>POMPIERS AUDIT FORM SECU PERSO MATERIEL</t>
   </si>
   <si>
     <t>31 PROMENADE DU VAL DE MENTON 06500 MENTON</t>
   </si>
@@ -1766,332 +1766,332 @@
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I22" s="3">
         <v>93131641113</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42293531200013</v>
+        <v>30238239500010</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3">
-        <v>93060618506</v>
+        <v>93130013113</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>30238239500010</v>
+        <v>31398786900010</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="I24" s="3">
-        <v>93130013113</v>
+        <v>97970000797</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>31398786900010</v>
+        <v>34238481500045</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="I25" s="3">
-        <v>97970000797</v>
+        <v>93060075106</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>34238481500045</v>
+        <v>34290125300050</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="I26" s="3">
-        <v>93060075106</v>
+        <v>23270036727</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>34290125300050</v>
+        <v>38259766400012</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D27" s="2"/>
+        <v>104</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>104</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="I27" s="3">
-        <v>23270036727</v>
+        <v>53560606156</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>38259766400012</v>
+        <v>39951939600010</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="I28" s="3">
-        <v>53560606156</v>
+        <v>98970094497</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>39951939600010</v>
+        <v>40980346700011</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="I29" s="3">
-        <v>98970094497</v>
+        <v>52440275144</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>40980346700011</v>
+        <v>42293531200013</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3">
-        <v>52440275144</v>
+        <v>93060618506</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>43537056400054</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D31" s="2"/>
@@ -2118,51 +2118,51 @@
         <v>31</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>44059069300030</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I32" s="3">
         <v>93131060713</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>44230860700013</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
@@ -2229,51 +2229,51 @@
         <v>31</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>48154223100016</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I35" s="3">
         <v>31590628059</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>49876295400051</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
@@ -2605,51 +2605,51 @@
         <v>31</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>89515298100018</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I45" s="3">
         <v>32591144059</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>90751796500022</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
@@ -2675,51 +2675,51 @@
       <c r="K46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>92725021700027</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>148</v>
       </c>
       <c r="I47" s="3">
         <v>53290984629</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2751,31 +2751,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/08/2026 22:22:27</dc:description>
+  <dc:description>Export en date du 06/26/2026 14:24:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>