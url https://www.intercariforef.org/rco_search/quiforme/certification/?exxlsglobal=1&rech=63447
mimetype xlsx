--- v4 (2026-03-31)
+++ v5 (2026-05-23)
@@ -930,51 +930,51 @@
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19131656100015</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2"/>
@@ -1949,31 +1949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/31/2026 12:09:25</dc:description>
+  <dc:description>Export en date du 05/24/2026 00:29:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>