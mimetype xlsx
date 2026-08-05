--- v5 (2026-05-23)
+++ v6 (2026-08-05)
@@ -349,66 +349,66 @@
   <si>
     <t>ETS PUBLIC LOCAL ENSEIGNEMENT FORMATION PROF AGRICOLES LOUIS GIRAUD</t>
   </si>
   <si>
     <t>LEGTA DE CARPENTRAS</t>
   </si>
   <si>
     <t>HAMEAU DE SERRES 310 CHEMIN DE L'HERMITAGE 84200 CARPENTRAS</t>
   </si>
   <si>
     <t>9384P002684</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUB LOCAL ENSEIGNEMENT FORMATION PROFESSIONNELLE AGRICOLES GUYANE</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>SAVANE MATITI PK40 2880 AVENUE HENRY KONG 97355 MACOURIA</t>
   </si>
   <si>
     <t>01/10/2001</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>ASS FAMILIALE LOCALE INSTITUT STE C</t>
   </si>
   <si>
-    <t>RUE DE L’ENCLOS 80800 CORBIE</t>
+    <t>RUE DE L'ENCLOS 80800 CORBIE</t>
   </si>
   <si>
     <t>09/01/2003</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU LYCEE D'ENSEIGNEMENT AGRICOLE PRIVE DE CAMBRAI</t>
   </si>
   <si>
     <t>6 B RUE DU PONT DE PIERRES 59400 CAMBRAI</t>
   </si>
   <si>
     <t>27/03/2002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1892,51 +1892,51 @@
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>92</v>
       </c>
       <c r="I29" s="3">
         <v>32591368659</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1949,31 +1949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/24/2026 00:29:57</dc:description>
+  <dc:description>Export en date du 08/06/2026 01:42:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>