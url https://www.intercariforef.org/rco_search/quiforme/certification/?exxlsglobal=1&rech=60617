--- v2 (2026-02-13)
+++ v3 (2026-04-01)
@@ -277,117 +277,117 @@
   <si>
     <t>9797P000797</t>
   </si>
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION REUNION</t>
   </si>
   <si>
     <t>SIEGE ANTENNE NORD</t>
   </si>
   <si>
     <t>42 RUE JEAN COCTEAU 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>CTRE FORMAT APPRENTIS SYND COIFFURE</t>
   </si>
   <si>
     <t>1 RUE D'ARCOLE 13006 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
+    <t>ACADEMY EUROPEENNE DE COIFFURE ET D'ESTHETIQUE</t>
+  </si>
+  <si>
+    <t>2 RUE DU CHAIREDON 31300 TOULOUSE</t>
+  </si>
+  <si>
+    <t>04/12/2014</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ASS GESTION CFA CENTRE-ALSACE</t>
   </si>
   <si>
     <t>2 RUE DES PAPETERIES 68000 COLMAR</t>
   </si>
   <si>
     <t>17/09/1986</t>
   </si>
   <si>
     <t>FEDERATION NATIONALE DE LA COIFFURE PACA</t>
   </si>
   <si>
     <t>REZ DE JARDIN 441 AVENUE DU PRADO 13008 MARSEILLE</t>
   </si>
   <si>
     <t>11/10/2016</t>
   </si>
   <si>
     <t>INST FORMATION PERFECTIONNEMENT METIERS</t>
   </si>
   <si>
     <t>4 BOULEVARD DU LEVANT 92000 NANTERRE</t>
   </si>
   <si>
     <t>02/01/1992</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>SAS RENE ATTOYAN FORMATION</t>
   </si>
   <si>
     <t>08/09/1992</t>
   </si>
   <si>
     <t>FEDERATION NATIONALE DE LA COIFFURE D'AUVERGNE</t>
   </si>
   <si>
     <t>SYNDICAT PATRONAL DE LA COIFFURE 27 RUE MARECHAL LECLERC 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>POLE BEAUTE NORMANDIE</t>
   </si>
   <si>
     <t>LYCEE PROFES. PRIVE DE LA COIFFURE</t>
   </si>
   <si>
     <t>RDC PORTE DROITE 36 B AVENUE DES CANADIENS 76140 LE PETIT-QUEVILLY</t>
   </si>
   <si>
     <t>22/02/2010</t>
-  </si>
-[...7 lines deleted...]
-    <t>04/12/2014</t>
   </si>
   <si>
     <t>LES 13 VENTS  ECOLE INTERNATIONALE DES METIERS ET DES COMPETENCES LIMOUSIN</t>
   </si>
   <si>
     <t>51 BOULEVARD DE LA LUNADE 19000 TULLE</t>
   </si>
   <si>
     <t>13/12/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1594,307 +1594,307 @@
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="3">
         <v>93130197713</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>34396437500012</v>
+        <v>44210721500026</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="I23" s="3">
-        <v>44680307568</v>
+        <v>73310394831</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>37970038800091</v>
+        <v>34396437500012</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="I24" s="3">
-        <v>93131074213</v>
+        <v>44680307568</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>38426598900010</v>
+        <v>37970038800091</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I25" s="3">
-        <v>11922083492</v>
+        <v>93131074213</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>38851715300010</v>
+        <v>38426598900010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="I26" s="3">
-        <v>93130197813</v>
+        <v>11922083492</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>40210507600036</v>
+        <v>38851715300010</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="I27" s="3">
-        <v>83630087963</v>
+        <v>93130197813</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>40239075100053</v>
+        <v>40210507600036</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="I28" s="3">
-        <v>28760622676</v>
+        <v>83630087963</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>44210721500026</v>
+        <v>40239075100053</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="I29" s="3">
-        <v>73310394831</v>
+        <v>28760622676</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>79964373900011</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I30" s="3">
         <v>74190081619</v>
@@ -1944,31 +1944,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/13/2026 10:49:22</dc:description>
+  <dc:description>Export en date du 04/01/2026 15:05:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>