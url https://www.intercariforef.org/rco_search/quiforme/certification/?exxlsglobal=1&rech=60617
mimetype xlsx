--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -277,117 +277,117 @@
   <si>
     <t>9797P000797</t>
   </si>
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION REUNION</t>
   </si>
   <si>
     <t>SIEGE ANTENNE NORD</t>
   </si>
   <si>
     <t>42 RUE JEAN COCTEAU 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>CTRE FORMAT APPRENTIS SYND COIFFURE</t>
   </si>
   <si>
     <t>1 RUE D'ARCOLE 13006 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
+    <t>ASS GESTION CFA CENTRE-ALSACE</t>
+  </si>
+  <si>
+    <t>2 RUE DES PAPETERIES 68000 COLMAR</t>
+  </si>
+  <si>
+    <t>17/09/1986</t>
+  </si>
+  <si>
+    <t>FEDERATION NATIONALE DE LA COIFFURE PACA</t>
+  </si>
+  <si>
+    <t>REZ DE JARDIN 441 AVENUE DU PRADO 13008 MARSEILLE</t>
+  </si>
+  <si>
+    <t>11/10/2016</t>
+  </si>
+  <si>
+    <t>INST FORMATION PERFECTIONNEMENT METIERS</t>
+  </si>
+  <si>
+    <t>4 BOULEVARD DU LEVANT 92000 NANTERRE</t>
+  </si>
+  <si>
+    <t>02/01/1992</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>SAS RENE ATTOYAN FORMATION</t>
+  </si>
+  <si>
+    <t>08/09/1992</t>
+  </si>
+  <si>
+    <t>FEDERATION NATIONALE DE LA COIFFURE D'AUVERGNE</t>
+  </si>
+  <si>
+    <t>SYNDICAT PATRONAL DE LA COIFFURE 27 RUE MARECHAL LECLERC 63000 CLERMONT-FERRAND</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>POLE BEAUTE NORMANDIE</t>
+  </si>
+  <si>
+    <t>LYCEE PROFES. PRIVE DE LA COIFFURE</t>
+  </si>
+  <si>
+    <t>RDC PORTE DROITE 36 B AVENUE DES CANADIENS 76140 LE PETIT-QUEVILLY</t>
+  </si>
+  <si>
+    <t>22/02/2010</t>
+  </si>
+  <si>
     <t>ACADEMY EUROPEENNE DE COIFFURE ET D'ESTHETIQUE</t>
   </si>
   <si>
     <t>2 RUE DU CHAIREDON 31300 TOULOUSE</t>
   </si>
   <si>
     <t>04/12/2014</t>
-  </si>
-[...58 lines deleted...]
-    <t>22/02/2010</t>
   </si>
   <si>
     <t>LES 13 VENTS  ECOLE INTERNATIONALE DES METIERS ET DES COMPETENCES LIMOUSIN</t>
   </si>
   <si>
     <t>51 BOULEVARD DE LA LUNADE 19000 TULLE</t>
   </si>
   <si>
     <t>13/12/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1280,57 +1280,57 @@
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>13002804600014</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="3">
         <v>94202116520</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>18572204800138</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>17</v>
@@ -1594,307 +1594,307 @@
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="3">
         <v>93130197713</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>44210721500026</v>
+        <v>34396437500012</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="I23" s="3">
-        <v>73310394831</v>
+        <v>44680307568</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>34396437500012</v>
+        <v>37970038800091</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="I24" s="3">
-        <v>44680307568</v>
+        <v>93131074213</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>37970038800091</v>
+        <v>38426598900010</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I25" s="3">
-        <v>93131074213</v>
+        <v>11922083492</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>38426598900010</v>
+        <v>38851715300010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="I26" s="3">
-        <v>11922083492</v>
+        <v>93130197813</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>38851715300010</v>
+        <v>40210507600036</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="I27" s="3">
-        <v>93130197813</v>
+        <v>83630087963</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>40210507600036</v>
+        <v>40239075100053</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D28" s="2"/>
+        <v>103</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>104</v>
+      </c>
       <c r="E28" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="I28" s="3">
-        <v>83630087963</v>
+        <v>28760622676</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M28" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>40239075100053</v>
+        <v>44210721500026</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D29" s="2" t="s">
         <v>107</v>
       </c>
+      <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I29" s="3">
-        <v>28760622676</v>
+        <v>73310394831</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>79964373900011</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I30" s="3">
         <v>74190081619</v>
@@ -1944,31 +1944,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 15:05:52</dc:description>
+  <dc:description>Export en date du 05/16/2026 18:56:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>