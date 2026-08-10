--- v4 (2026-05-16)
+++ v5 (2026-08-10)
@@ -1944,31 +1944,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/16/2026 18:56:37</dc:description>
+  <dc:description>Export en date du 08/10/2026 23:41:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>