--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -118,114 +118,114 @@
   <si>
     <t>40 RUE DE MARSEILLE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>17/06/2016</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ASS MUTUEL ACTION SANIT SOCIAL AGRICOLE</t>
   </si>
   <si>
     <t>INSTITUT MEDICO PROFESSIONNEL</t>
   </si>
   <si>
     <t>32500 PAUILHAC</t>
   </si>
   <si>
     <t>06/01/1975</t>
   </si>
   <si>
     <t>87.10B</t>
   </si>
   <si>
+    <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>21 RUE PELLART 59100 ROUBAIX</t>
+  </si>
+  <si>
+    <t>01/09/2014</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>CENTRE DE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/04/1981</t>
+  </si>
+  <si>
+    <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
     <t>FONDATION ACOLEA</t>
   </si>
   <si>
     <t>C.E.P.A.J.</t>
   </si>
   <si>
     <t>CHEMIN DE BERNICOT 69230 SAINT-GENIS-LAVAL</t>
   </si>
   <si>
     <t>13/01/1993</t>
   </si>
   <si>
     <t>87.90A</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
-[...16 lines deleted...]
-  <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
     <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.31Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>27 RUE LEONARD SAMIE 87000 LIMOGES</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -829,260 +829,260 @@
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>77564914800100</v>
+        <v>80443252400010</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="2"/>
+      <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I6" s="3"/>
+        <v>37</v>
+      </c>
+      <c r="I6" s="3">
+        <v>31590878459</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>77566202600555</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>11750079275</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>77566202600845</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>78235535800113</v>
+        <v>77564914800100</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="I9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>79008626800014</v>
+        <v>78235535800113</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="E10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="I10" s="3">
-        <v>54160078316</v>
+        <v>72330875333</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>80443252400010</v>
+        <v>79008626800014</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>31590878459</v>
+        <v>54160078316</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="2"/>
@@ -1514,31 +1514,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 04:41:14</dc:description>
+  <dc:description>Export en date du 04/01/2026 14:02:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>