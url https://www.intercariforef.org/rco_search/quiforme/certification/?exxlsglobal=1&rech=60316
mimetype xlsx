--- v2 (2026-04-01)
+++ v3 (2026-05-17)
@@ -118,114 +118,114 @@
   <si>
     <t>40 RUE DE MARSEILLE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>17/06/2016</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ASS MUTUEL ACTION SANIT SOCIAL AGRICOLE</t>
   </si>
   <si>
     <t>INSTITUT MEDICO PROFESSIONNEL</t>
   </si>
   <si>
     <t>32500 PAUILHAC</t>
   </si>
   <si>
     <t>06/01/1975</t>
   </si>
   <si>
     <t>87.10B</t>
   </si>
   <si>
+    <t>FONDATION ACOLEA</t>
+  </si>
+  <si>
+    <t>C.E.P.A.J.</t>
+  </si>
+  <si>
+    <t>CHEMIN DE BERNICOT 69230 SAINT-GENIS-LAVAL</t>
+  </si>
+  <si>
+    <t>13/01/1993</t>
+  </si>
+  <si>
+    <t>87.90A</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>CENTRE DE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/04/1981</t>
+  </si>
+  <si>
+    <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
+  </si>
+  <si>
+    <t>16/05/2011</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>AFPI INSERTION POITOU CHARENTE</t>
+  </si>
+  <si>
+    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+  </si>
+  <si>
+    <t>19/11/2012</t>
+  </si>
+  <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...52 lines deleted...]
-    <t>19/11/2012</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>27 RUE LEONARD SAMIE 87000 LIMOGES</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -829,260 +829,260 @@
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>80443252400010</v>
+        <v>77564914800100</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="E6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>77566202600555</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>11750079275</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>77566202600845</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77564914800100</v>
+        <v>78235535800113</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="I9" s="3"/>
+      <c r="I9" s="3">
+        <v>72330875333</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>78235535800113</v>
+        <v>79008626800014</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>72330875333</v>
+        <v>54160078316</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>79008626800014</v>
+        <v>80443252400010</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I11" s="3">
-        <v>54160078316</v>
+        <v>31590878459</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="2"/>
@@ -1514,31 +1514,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 14:02:02</dc:description>
+  <dc:description>Export en date du 05/17/2026 06:03:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>