--- v3 (2026-05-17)
+++ v4 (2026-09-12)
@@ -166,51 +166,51 @@
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
@@ -784,51 +784,51 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3">
         <v>72330002833</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>30179582900037</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
@@ -1514,31 +1514,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 06:03:33</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:47:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>