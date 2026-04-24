--- v1 (2026-03-01)
+++ v2 (2026-04-24)
@@ -112,108 +112,108 @@
   <si>
     <t>01/09/2001</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ZI 5 RUE BEAU SOLEIL 54920 VILLERS-LA-MONTAGNE</t>
   </si>
   <si>
     <t>01/10/2003</t>
   </si>
   <si>
     <t>7 RUE DU MEZIN 57190 FLORANGE</t>
   </si>
   <si>
     <t>01/07/2014</t>
   </si>
   <si>
     <t>MIT 4 RUE PAUL LANGEVIN 57070 METZ</t>
   </si>
   <si>
     <t>05/07/2018</t>
   </si>
   <si>
+    <t>SARL DOUGE FORMATION CONSEIL</t>
+  </si>
+  <si>
+    <t>ZI DE LA CROISETTE 8 RUE DE LA CROISETTE 54210 SAINT-NICOLAS-DE-PORT</t>
+  </si>
+  <si>
+    <t>01/12/2015</t>
+  </si>
+  <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>5 RUE DU CHATEAU 25400 EXINCOURT</t>
+  </si>
+  <si>
+    <t>11/09/2007</t>
+  </si>
+  <si>
+    <t>8 AVENUE DES MONTBOUCONS 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>ASSOCIATION PERSPECTIVES ET COMPETENCES</t>
+  </si>
+  <si>
+    <t>SITE TECHN ST JACQUES II 10 RUE ALFRED KASTLER 54320 MAXEVILLE</t>
+  </si>
+  <si>
+    <t>01/03/1999</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>ACADEMIE PONTICELLI</t>
   </si>
   <si>
     <t>1 RUE LILIENTHAL 77184 EMERAINVILLE</t>
   </si>
   <si>
     <t>01/10/2009</t>
   </si>
   <si>
     <t>07/02/2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE OCCITANIE</t>
   </si>
   <si>
     <t>ZAC AFTALION CS 90028 14 RUE FRANCOIS PERROUX 34670 BAILLARGUES</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
     <t>T.S.R. FORMATION</t>
   </si>
   <si>
     <t>10 RUE DES FRANCS TIREURS 59860 BRUAY-SUR-L'ESCAUT</t>
   </si>
   <si>
     <t>01/06/2012</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
@@ -970,255 +970,255 @@
       <c r="F6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="3">
         <v>41570051957</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>51509573500012</v>
+        <v>41121841500098</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="I7" s="3"/>
+      <c r="I7" s="3">
+        <v>52490135549</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>41121841500098</v>
+        <v>41158137400013</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="3">
-        <v>52490135549</v>
+        <v>82690535969</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>41158137400013</v>
+        <v>42156068100106</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="3">
-        <v>82690535969</v>
+        <v>43250224725</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>42156068100106</v>
+        <v>42156068100122</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="3">
         <v>43250224725</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>42156068100122</v>
+        <v>42230248900014</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42230248900014</v>
+        <v>51509573500012</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>52985396200023</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>52</v>
       </c>
@@ -1583,51 +1583,51 @@
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>78334259500049</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I23" s="3">
         <v>41540002154</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>78360423400022</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
@@ -1912,31 +1912,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/01/2026 14:44:16</dc:description>
+  <dc:description>Export en date du 04/24/2026 21:34:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>