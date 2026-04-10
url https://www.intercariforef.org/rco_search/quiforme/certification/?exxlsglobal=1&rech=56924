--- v2 (2026-02-24)
+++ v3 (2026-04-10)
@@ -277,87 +277,87 @@
   <si>
     <t>PERICENTRE 4 147 RUE DE LA DELIVRANDE 14000 CAEN</t>
   </si>
   <si>
     <t>20/07/2011</t>
   </si>
   <si>
     <t>LIGUE REGIONALE BOURGOGNE FRANCHE-COMTE DE NATATION</t>
   </si>
   <si>
     <t>BATIMENT B 14 B RUE COUBERTIN 21000 DIJON</t>
   </si>
   <si>
     <t>05/05/2014</t>
   </si>
   <si>
     <t>LIGUE REGIONALE DE NATATION DES PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>MAISON DES SPORTS 44 RUE ROMAIN ROLLAND 44100 NANTES</t>
   </si>
   <si>
     <t>13/11/2012</t>
   </si>
   <si>
+    <t>COMITE REGIONAL D'EQUITATION IDF</t>
+  </si>
+  <si>
+    <t>56 RUE DES RENAUDES 75017 PARIS</t>
+  </si>
+  <si>
+    <t>30/01/2001</t>
+  </si>
+  <si>
     <t>FFSA ACADEMY</t>
   </si>
   <si>
     <t>TECHNOPARC DES 24 HEURES CHEMIN AUX BOEUFS 72100 LE MANS</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>EUROFITNESS</t>
   </si>
   <si>
     <t>BAT EUROFITNESS CIDEX 415 8 RUE EDMOND BESSE 33300 BORDEAUX</t>
   </si>
   <si>
     <t>05/02/2019</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ACADEMIE FRANCE GYMNASTIQUE</t>
   </si>
   <si>
     <t>7 T COUR DES PETITES ECURIES 75010 PARIS 10</t>
   </si>
   <si>
     <t>16/04/1998</t>
-  </si>
-[...7 lines deleted...]
-    <t>30/01/2001</t>
   </si>
   <si>
     <t>COMITE PROVENCE-ALPES-COTE D'AZUR DE CANOE KAYAK</t>
   </si>
   <si>
     <t>LE QUARTZ 05120 L'ARGENTIERE-LA-BESSEE</t>
   </si>
   <si>
     <t>01/05/2007</t>
   </si>
   <si>
     <t>93.19Z</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION DU VELO</t>
   </si>
   <si>
     <t>180 BOULEVARD DE CHARAVINES 38500 VOIRON</t>
   </si>
   <si>
     <t>04/07/2011</t>
   </si>
   <si>
     <t>FEDERATION FRANCAISE DE NATATION</t>
   </si>
@@ -1736,188 +1736,188 @@
       <c r="F25" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I25" s="3">
         <v>52440503244</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>39529035600025</v>
+        <v>43865870000010</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I26" s="3">
-        <v>52720108972</v>
+        <v>11754789175</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>42145741700051</v>
+        <v>39529035600025</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="I27" s="3">
-        <v>72330874533</v>
+        <v>52720108972</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42198758700019</v>
+        <v>42145741700051</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="I28" s="3">
-        <v>11753075575</v>
+        <v>72330874533</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>43865870000010</v>
+        <v>42198758700019</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I29" s="3">
-        <v>11754789175</v>
+        <v>11753075575</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>49755327100022</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>102</v>
       </c>
@@ -1938,51 +1938,51 @@
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>53427748800019</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I31" s="3">
         <v>82380510238</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>77569580200063</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
@@ -2086,51 +2086,51 @@
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>80478079900016</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I35" s="3">
         <v>11755243675</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>82847414800024</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
@@ -2269,31 +2269,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:41:17</dc:description>
+  <dc:description>Export en date du 04/10/2026 21:21:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>