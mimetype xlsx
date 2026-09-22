--- v5 (2026-06-29)
+++ v6 (2026-09-22)
@@ -319,51 +319,51 @@
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>CHATEAU DE POINTEL 61220 POINTEL</t>
   </si>
   <si>
     <t>27/01/1987</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>CENT HORTICOLE PRIVE ENSEIGNEMENT PROMOT</t>
   </si>
   <si>
     <t>43 RUE DU GENERAL DE GAULLE 78490 LE TREMBLAY-SUR-MAULDRE</t>
   </si>
   <si>
     <t>07/06/1945</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DU LOCHOIS</t>
   </si>
   <si>
-    <t>49 RUE H DE L’HERITIER DE CHEZELLE 37600 LOCHES</t>
+    <t>49 RUE H DE L'HERITIER DE CHEZELLE 37600 LOCHES</t>
   </si>
   <si>
     <t>05/04/1996</t>
   </si>
   <si>
     <t>MAISON FAMIL RURAL EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>JAVOLS RTE D'AUMONT 48130 PEYRE EN AUBRAC</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
   </si>
   <si>
     <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1425,51 +1425,51 @@
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>19881070700010</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>16</v>
       </c>
@@ -1784,31 +1784,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/29/2026 02:02:26</dc:description>
+  <dc:description>Export en date du 09/22/2026 22:21:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>