--- v1 (2026-03-10)
+++ v2 (2026-04-26)
@@ -1815,31 +1815,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/10/2026 11:31:06</dc:description>
+  <dc:description>Export en date du 04/26/2026 18:47:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>