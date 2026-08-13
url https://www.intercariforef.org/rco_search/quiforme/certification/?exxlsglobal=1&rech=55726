--- v2 (2026-04-26)
+++ v3 (2026-08-13)
@@ -196,99 +196,99 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DES FLANDRES</t>
   </si>
   <si>
     <t>LEGTA</t>
   </si>
   <si>
     <t>RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>21/03/1969</t>
   </si>
   <si>
     <t>3159P005459</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE HORTICOLE RAISMES</t>
   </si>
   <si>
     <t>AV DU CHATEAU 59590 RAISMES</t>
   </si>
   <si>
     <t>26/11/1986</t>
   </si>
   <si>
-    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L’HORTICULTURE ET DU PAYSAGE</t>
+    <t>LYCEE PROFESSIONNEL AGRICOLE DE RIBECOURT- LYCEE DES METIERS DE L'HORTICULTURE ET DU PAYSAGE</t>
   </si>
   <si>
     <t>91 RUE ANDRE REGNIER 60170 RIBECOURT-DRESLINCOURT</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
   <si>
     <t>LEGTA DE PAU-MONTARDON</t>
   </si>
   <si>
     <t>AGROCAMPUS 64 ROUTE DE PAU 64121 MONTARDON</t>
   </si>
   <si>
     <t>7264P006064</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE VIC EN BIGORRE</t>
   </si>
   <si>
     <t>LEGTA DE VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>PROMENADE DES ACACIAS 11 B AVENUE DES ACACIAS 65500 VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>7365P000865</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES LES SILLONS DE HAUTE-ALSACE</t>
   </si>
   <si>
     <t>LYCEE DE ROUFFACH</t>
   </si>
   <si>
     <t>8 RUE AUX REMPARTS 68250 ROUFFACH</t>
   </si>
   <si>
     <t>4268P001168</t>
   </si>
   <si>
     <t>EPLEFPA DE LA SEINE MARITIME</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE</t>
   </si>
   <si>
     <t>ROUTE DE CAUDEBEC 76190 AUZEBOSC</t>
   </si>
@@ -322,51 +322,51 @@
   <si>
     <t>ETS PUBLIC LOCAL ENSEIGNEMENT FORMATION PROF AGRICOLES LOUIS GIRAUD</t>
   </si>
   <si>
     <t>LEGTA DE CARPENTRAS</t>
   </si>
   <si>
     <t>HAMEAU DE SERRES 310 CHEMIN DE L'HERMITAGE 84200 CARPENTRAS</t>
   </si>
   <si>
     <t>9384P002684</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>EPLEFPA FORMA'TERRA</t>
   </si>
   <si>
     <t>LEGTA EMILE BOYER DE LA GIRODAY</t>
   </si>
   <si>
     <t>165 ROUTE DE MAFATE 97460 SAINT-PAUL</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>CNPH PIVERDIERE</t>
   </si>
@@ -1815,31 +1815,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/26/2026 18:47:38</dc:description>
+  <dc:description>Export en date du 08/13/2026 21:51:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>