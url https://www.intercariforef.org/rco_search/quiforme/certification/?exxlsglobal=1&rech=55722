--- v1 (2026-03-07)
+++ v2 (2026-05-25)
@@ -1569,31 +1569,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 14:07:17</dc:description>
+  <dc:description>Export en date du 05/25/2026 05:11:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>