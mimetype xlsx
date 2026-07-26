--- v2 (2026-05-25)
+++ v3 (2026-07-26)
@@ -118,51 +118,51 @@
   <si>
     <t>2 RUE DE L'EGLISE 02650 CREZANCY</t>
   </si>
   <si>
     <t>2202P000302</t>
   </si>
   <si>
     <t>CAMPUS TERRES DE L AUBE</t>
   </si>
   <si>
     <t>LEGTA DE CROGNY</t>
   </si>
   <si>
     <t>RUE DES ETANGS 10210 LES LOGES-MARGUERON</t>
   </si>
   <si>
     <t>2110P000810</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETS PUB LOCAL ENS FORMATION PRO AGRI...</t>
   </si>
   <si>
     <t>LYCEE ENS GENERAL TECHNOLOGIQUE AGRICOLE</t>
   </si>
   <si>
     <t>LYCEE VITICOLE DE BEAUNE 16 AVENUE CHARLES JAFFELIN 21200 BEAUNE</t>
   </si>
   <si>
     <t>2621P000821</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE BORDEAUX GIRONDE</t>
   </si>
   <si>
     <t>LEGTPA DE BLANQUEFORT</t>
   </si>
   <si>
     <t>84 AVENUE DU GENERAL DE GAULLE 33290 BLANQUEFORT</t>
   </si>
@@ -187,51 +187,51 @@
   <si>
     <t>LYCEE AGRICOLE ET VITICOLE DE LA GABILLIERE</t>
   </si>
   <si>
     <t>46 AVENUE EMILE GOUNIN 37400 AMBOISE</t>
   </si>
   <si>
     <t>01/09/1990</t>
   </si>
   <si>
     <t>2437P001537</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE EDGARD PISANI</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE EDGARD PISANI</t>
   </si>
   <si>
     <t>ROUTE DE MERON 49260 MONTREUIL-BELLAY</t>
   </si>
   <si>
     <t>LYCEE VITICOLE DE LA CHAMPAGNE</t>
   </si>
   <si>
-    <t>13 RUE D’OGER 51190 AVIZE</t>
+    <t>13 RUE D'OGER 51190 AVIZE</t>
   </si>
   <si>
     <t>2151P000251</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE NEVERS-COSNE-PLAGNY</t>
   </si>
   <si>
     <t>LEGTA DE NEVERS</t>
   </si>
   <si>
     <t>243 ROUTE DE LYON 58000 CHALLUY</t>
   </si>
   <si>
     <t>21/07/1992</t>
   </si>
   <si>
     <t>2658P000158</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
   <si>
     <t>LEGTA DE PAU-MONTARDON</t>
   </si>
@@ -1569,31 +1569,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 05:11:15</dc:description>
+  <dc:description>Export en date du 07/26/2026 07:30:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>