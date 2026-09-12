--- v3 (2026-07-26)
+++ v4 (2026-09-12)
@@ -1569,31 +1569,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 07:30:30</dc:description>
+  <dc:description>Export en date du 09/12/2026 15:06:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>