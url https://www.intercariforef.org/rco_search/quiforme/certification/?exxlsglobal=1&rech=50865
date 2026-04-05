--- v2 (2026-02-15)
+++ v3 (2026-04-05)
@@ -1360,31 +1360,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 06:54:54</dc:description>
+  <dc:description>Export en date du 04/05/2026 13:41:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>