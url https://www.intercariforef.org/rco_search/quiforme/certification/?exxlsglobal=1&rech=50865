--- v3 (2026-04-05)
+++ v4 (2026-05-22)
@@ -1360,31 +1360,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/05/2026 13:41:49</dc:description>
+  <dc:description>Export en date du 05/22/2026 22:48:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>