--- v4 (2026-05-22)
+++ v5 (2026-08-17)
@@ -163,51 +163,51 @@
   <si>
     <t>LEGTPA DE BAR LE DUC</t>
   </si>
   <si>
     <t>TECHNOPOLE PHILIPPE DE VILMORIN CHEMIN DE POPEY 55000 BAR-LE-DUC</t>
   </si>
   <si>
     <t>4155P000755</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE OISE</t>
   </si>
   <si>
     <t>LYCEE GEN TECHNOL AGRICOLE</t>
   </si>
   <si>
     <t>6 LE DESSUS DE L'ETANG 60600 AIRION</t>
   </si>
   <si>
     <t>01/10/1984</t>
   </si>
   <si>
     <t>2260P001160</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION  PROFESSIONNELLE AGRICOLES DES COMBRAILLES</t>
   </si>
@@ -1360,31 +1360,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/22/2026 22:48:39</dc:description>
+  <dc:description>Export en date du 08/17/2026 23:30:20</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>