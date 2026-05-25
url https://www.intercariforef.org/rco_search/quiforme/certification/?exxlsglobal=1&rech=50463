--- v2 (2026-02-24)
+++ v3 (2026-05-25)
@@ -307,51 +307,51 @@
   <si>
     <t>ZAC AFTALION CS 90028 14 RUE FRANCOIS PERROUX 34670 BAILLARGUES</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
     <t>UNION INDUS METIERS METAL EURE ET LOIRE</t>
   </si>
   <si>
     <t>5 RUE VLAMINCK 28000 CHARTRES</t>
   </si>
   <si>
     <t>01/01/2004</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>AFPI CENTRE VAL DE LOIRE</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>76 RUE LAROCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>ST ALBERT 33190 LAMOTHE-LANDERRON</t>
   </si>
   <si>
     <t>CESI</t>
   </si>
   <si>
     <t>93 BOULEVARD DE LA SEINE 92000 NANTERRE</t>
   </si>
   <si>
     <t>26/07/2010</t>
   </si>
   <si>
     <t>15 C AVENUE ALBERT EINSTEIN 69100 VILLEURBANNE</t>
   </si>
@@ -2822,31 +2822,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 14:10:53</dc:description>
+  <dc:description>Export en date du 05/25/2026 18:46:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>