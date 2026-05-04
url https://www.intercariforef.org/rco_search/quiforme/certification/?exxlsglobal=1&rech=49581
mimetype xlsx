--- v1 (2026-02-23)
+++ v2 (2026-05-04)
@@ -178,84 +178,84 @@
   <si>
     <t>GRETA SAVOIE HAUTE-SAVOIE</t>
   </si>
   <si>
     <t>9 RUE DES MARRONNIERS 74100 ANNEMASSE</t>
   </si>
   <si>
     <t>8274P000574</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BOURDELLE</t>
   </si>
   <si>
     <t>GRETA MIDI-PYRENEES OUEST</t>
   </si>
   <si>
     <t>12 RUE DU GENERAL SARRAIL 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>7382P000282</t>
   </si>
   <si>
+    <t>SCES NOUVEAUX AUX TELEPHERIQUES FRANCE</t>
+  </si>
+  <si>
+    <t>ZA ALPESPACE BATIMENT ANNAPURNA 24 RUE SAINT EXUPERY 73800 PORTE-DE-SAVOIE</t>
+  </si>
+  <si>
+    <t>01/08/2009</t>
+  </si>
+  <si>
+    <t>82.99Z</t>
+  </si>
+  <si>
+    <t>NORDIC FRANCE</t>
+  </si>
+  <si>
+    <t>ALPESPACE 24 VOIE ST EXUPERY 73800 PORTE-DE-SAVOIE</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
+    <t>93.19Z</t>
+  </si>
+  <si>
     <t>ASS NAL PROFESSIONNELS SECURITE PISTES</t>
   </si>
   <si>
     <t>MAISON DES ASSOCIATIONS 67 RUE SAINT-FRANCOIS DE SALES 73000 CHAMBERY</t>
   </si>
   <si>
     <t>11/10/1994</t>
   </si>
   <si>
     <t>94.99Z</t>
-  </si>
-[...22 lines deleted...]
-    <t>82.99Z</t>
   </si>
   <si>
     <t>ASS NATIONALE DIRECTEURS SERVICE PISTES</t>
   </si>
   <si>
     <t>LA PLAGNE 73210 LA PLAGNE TARENTAISE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>SYND NATIONAL  TELEPHERIQUES DE FRANCE</t>
   </si>
   <si>
     <t>ALPESPACE - BAT ANNAPURNA 24 RUES SAINT-EXUPERY 73800 PORTE-DE-SAVOIE</t>
   </si>
   <si>
     <t>UPDATE 06</t>
   </si>
   <si>
     <t>CAPA SPORTS</t>
   </si>
   <si>
     <t>JUAN LES PINS 20 AVENUE ERNEST GAUTHIER 06160 ANTIBES</t>
   </si>
@@ -992,71 +992,71 @@
       <c r="F9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39889480800011</v>
+        <v>38418452900020</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="3">
-        <v>84730253873</v>
+        <v>82730135873</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>34840913700042</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="2"/>
@@ -1066,136 +1066,136 @@
       <c r="F11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="3">
         <v>82730035473</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>38418452900020</v>
+        <v>39889480800011</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="3">
-        <v>82730135873</v>
+        <v>84730253873</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>43183019900037</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>78485532200045</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>80343057800010</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
@@ -1264,31 +1264,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 04:52:21</dc:description>
+  <dc:description>Export en date du 05/04/2026 10:43:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>