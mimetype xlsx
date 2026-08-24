--- v2 (2026-05-04)
+++ v3 (2026-08-24)
@@ -178,84 +178,84 @@
   <si>
     <t>GRETA SAVOIE HAUTE-SAVOIE</t>
   </si>
   <si>
     <t>9 RUE DES MARRONNIERS 74100 ANNEMASSE</t>
   </si>
   <si>
     <t>8274P000574</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BOURDELLE</t>
   </si>
   <si>
     <t>GRETA MIDI-PYRENEES OUEST</t>
   </si>
   <si>
     <t>12 RUE DU GENERAL SARRAIL 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>7382P000282</t>
   </si>
   <si>
+    <t>ASS NAL PROFESSIONNELS SECURITE PISTES</t>
+  </si>
+  <si>
+    <t>MAISON DES ASSOCIATIONS 67 RUE SAINT-FRANCOIS DE SALES 73000 CHAMBERY</t>
+  </si>
+  <si>
+    <t>11/10/1994</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>NORDIC FRANCE</t>
+  </si>
+  <si>
+    <t>ALPESPACE 24 VOIE ST EXUPERY 73800 PORTE-DE-SAVOIE</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
+    <t>93.19Z</t>
+  </si>
+  <si>
     <t>SCES NOUVEAUX AUX TELEPHERIQUES FRANCE</t>
   </si>
   <si>
     <t>ZA ALPESPACE BATIMENT ANNAPURNA 24 RUE SAINT EXUPERY 73800 PORTE-DE-SAVOIE</t>
   </si>
   <si>
     <t>01/08/2009</t>
   </si>
   <si>
     <t>82.99Z</t>
-  </si>
-[...22 lines deleted...]
-    <t>94.99Z</t>
   </si>
   <si>
     <t>ASS NATIONALE DIRECTEURS SERVICE PISTES</t>
   </si>
   <si>
     <t>LA PLAGNE 73210 LA PLAGNE TARENTAISE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>SYND NATIONAL  TELEPHERIQUES DE FRANCE</t>
   </si>
   <si>
     <t>ALPESPACE - BAT ANNAPURNA 24 RUES SAINT-EXUPERY 73800 PORTE-DE-SAVOIE</t>
   </si>
   <si>
     <t>UPDATE 06</t>
   </si>
   <si>
     <t>CAPA SPORTS</t>
   </si>
   <si>
     <t>JUAN LES PINS 20 AVENUE ERNEST GAUTHIER 06160 ANTIBES</t>
   </si>
@@ -992,71 +992,71 @@
       <c r="F9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>38418452900020</v>
+        <v>39889480800011</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="3">
-        <v>82730135873</v>
+        <v>84730253873</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>34840913700042</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="2"/>
@@ -1066,136 +1066,136 @@
       <c r="F11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="3">
         <v>82730035473</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39889480800011</v>
+        <v>38418452900020</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="3">
-        <v>84730253873</v>
+        <v>82730135873</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>43183019900037</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>78485532200045</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>80343057800010</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
@@ -1264,31 +1264,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 10:43:00</dc:description>
+  <dc:description>Export en date du 08/24/2026 13:39:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>