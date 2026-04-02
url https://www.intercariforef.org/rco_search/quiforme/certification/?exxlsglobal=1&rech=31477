--- v1 (2025-12-14)
+++ v2 (2026-04-02)
@@ -1405,53 +1405,51 @@
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>30540504500298</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>30540504500363</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
@@ -2278,53 +2276,51 @@
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>30540504500900</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>76</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I33" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I33" s="3"/>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>30540504500926</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>77</v>
@@ -3024,53 +3020,51 @@
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>30540504501502</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I53" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I53" s="3"/>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>30540504501510</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
@@ -3174,53 +3168,51 @@
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>30540504501569</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>121</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I57" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I57" s="3"/>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>30540504501577</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
@@ -3439,53 +3431,51 @@
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>30540504501676</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>121</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I64" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I64" s="3"/>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>30540504501692</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
@@ -5002,51 +4992,51 @@
       </c>
       <c r="B106" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>207</v>
       </c>
       <c r="J106" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -5065,31 +5055,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/14/2025 16:58:47</dc:description>
+  <dc:description>Export en date du 04/02/2026 09:35:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>