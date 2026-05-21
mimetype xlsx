--- v2 (2026-04-02)
+++ v3 (2026-05-21)
@@ -5055,31 +5055,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 09:35:59</dc:description>
+  <dc:description>Export en date du 05/21/2026 19:40:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>