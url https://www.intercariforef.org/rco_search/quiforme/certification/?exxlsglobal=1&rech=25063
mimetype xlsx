--- v1 (2026-02-08)
+++ v2 (2026-05-09)
@@ -154,89 +154,101 @@
   <si>
     <t>10/07/1989</t>
   </si>
   <si>
     <t>2260P000460</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA HOTOIE</t>
   </si>
   <si>
     <t>GRETA SOMME</t>
   </si>
   <si>
     <t>70 BOULEVARD SAINT-QUENTIN 80090 AMIENS</t>
   </si>
   <si>
     <t>25/12/2005</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
-    <t>2280P000780</t>
-[...1 lines deleted...]
-  <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
+  </si>
+  <si>
+    <t>BATIFORM AQUITAINE</t>
+  </si>
+  <si>
+    <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
+  </si>
+  <si>
+    <t>04/04/2008</t>
+  </si>
+  <si>
     <t>ASS MARTINIQUAISE EDUCATION POPULAIRE</t>
   </si>
   <si>
     <t>AMEP CFA BTP</t>
   </si>
   <si>
     <t>QUA VAUDRANCOURT 97224 DUCOS</t>
   </si>
   <si>
     <t>01/10/2008</t>
   </si>
   <si>
     <t>PASSERELLES</t>
   </si>
   <si>
     <t>26 RUE ENCLOS FERMAUD 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>25/12/1988</t>
   </si>
   <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
     <t>BATIPOLE EN LIMOUXIN</t>
   </si>
   <si>
     <t>ZONE INDUSTRIELLE 11300 SAINT-MARTIN-DE-VILLEREGLAN</t>
   </si>
   <si>
     <t>01/02/1990</t>
   </si>
   <si>
     <t>ASSOCIATION FORMATION POUR L INSERTION</t>
   </si>
   <si>
     <t>152 RUE HENRI BERTHAUD 42153 RIORGES</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>INNOVATION DEVELOPPEMENT FORMATION</t>
   </si>
   <si>
     <t>113 RUE DE LANNOY 59800 LILLE</t>
   </si>
   <si>
     <t>29/04/1999</t>
@@ -256,93 +268,81 @@
   <si>
     <t>INSTEP FORMATION</t>
   </si>
   <si>
     <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
   </si>
   <si>
     <t>01/04/1996</t>
   </si>
   <si>
     <t>70 RUE DE BOUVINES 59800 LILLE</t>
   </si>
   <si>
     <t>15/04/2003</t>
   </si>
   <si>
     <t>CPO.A BTP</t>
   </si>
   <si>
     <t>13 RUE DENIS PAPIN 78190 TRAPPES</t>
   </si>
   <si>
     <t>29/07/2005</t>
   </si>
   <si>
-    <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
-[...10 lines deleted...]
-  <si>
     <t>BATIPRO</t>
   </si>
   <si>
     <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
   </si>
   <si>
     <t>14/08/2009</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>19 CHEMIN DE SAINT - ESTEVE 11200 LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>INNOVISTA</t>
   </si>
   <si>
     <t>ZI THIBAUD 2 RUE JEAN DE GUERLINS 31100 TOULOUSE</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION D'APPRENTIS</t>
   </si>
   <si>
     <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>1 RUE JEAN MAZEN 21000 DIJON</t>
   </si>
   <si>
     <t>15/12/2007</t>
   </si>
   <si>
     <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
   </si>
@@ -1182,463 +1182,461 @@
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>19800049900022</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>20004632400022</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>31648885700046</v>
+        <v>50375973000016</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>97973078997</v>
+        <v>72330743733</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>34138658900020</v>
+        <v>31648885700046</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>91340102134</v>
+        <v>97973078997</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>38070394200017</v>
+        <v>34138658900020</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2" t="s">
+        <v>62</v>
+      </c>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I11" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39882957200062</v>
+        <v>38070394200017</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>82420103742</v>
+        <v>91110047011</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>40073444800022</v>
+        <v>39882957200062</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3">
-        <v>31590340859</v>
+        <v>82420103742</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>40350234700012</v>
+        <v>40073444800022</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I14" s="3">
-        <v>43390038939</v>
+        <v>31590340859</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>40487427300091</v>
+        <v>40350234700012</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D15" s="2" t="s">
         <v>72</v>
       </c>
+      <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I15" s="3"/>
+        <v>34</v>
+      </c>
+      <c r="I15" s="3">
+        <v>43390038939</v>
+      </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>40487427300257</v>
+        <v>40487427300091</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D16" s="2"/>
+        <v>75</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>76</v>
+      </c>
       <c r="E16" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>43219258100028</v>
+        <v>40487427300257</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I17" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>50375973000016</v>
+        <v>43219258100028</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D18" s="2" t="s">
         <v>81</v>
       </c>
+      <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
-        <v>72330743733</v>
+        <v>11780689578</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>51378042900017</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -2012,53 +2010,51 @@
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>77811608700033</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="I29" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>77950722700048</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
@@ -2302,51 +2298,51 @@
       <c r="K36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>80443252400010</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="I37" s="3">
         <v>31590878459</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>82422814200041</v>
       </c>
@@ -3237,53 +3233,51 @@
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>82422814201817</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>169</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I62" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I62" s="3"/>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -3307,31 +3301,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/08/2026 07:02:32</dc:description>
+  <dc:description>Export en date du 05/09/2026 19:37:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>