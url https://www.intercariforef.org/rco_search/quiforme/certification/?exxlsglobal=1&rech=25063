--- v2 (2026-05-09)
+++ v3 (2026-06-27)
@@ -169,147 +169,147 @@
   <si>
     <t>70 BOULEVARD SAINT-QUENTIN 80090 AMIENS</t>
   </si>
   <si>
     <t>25/12/2005</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT ALGOUD-LAFFEMAS - LYCEE DES METIERS DU NUMERIQUE</t>
   </si>
   <si>
     <t>GRETA ARDECHE DROME</t>
   </si>
   <si>
     <t>37-39 37 RUE BARTHELEMY DE LAFFEMAS 26000 VALENCE</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>8226P000726</t>
   </si>
   <si>
+    <t>ASS MARTINIQUAISE EDUCATION POPULAIRE</t>
+  </si>
+  <si>
+    <t>AMEP CFA BTP</t>
+  </si>
+  <si>
+    <t>QUA VAUDRANCOURT 97224 DUCOS</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>PASSERELLES</t>
+  </si>
+  <si>
+    <t>26 RUE ENCLOS FERMAUD 34000 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>25/12/1988</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>BATIPOLE EN LIMOUXIN</t>
+  </si>
+  <si>
+    <t>ZONE INDUSTRIELLE 11300 SAINT-MARTIN-DE-VILLEREGLAN</t>
+  </si>
+  <si>
+    <t>01/02/1990</t>
+  </si>
+  <si>
+    <t>ASSOCIATION FORMATION POUR L INSERTION</t>
+  </si>
+  <si>
+    <t>152 RUE HENRI BERTHAUD 42153 RIORGES</t>
+  </si>
+  <si>
+    <t>01/02/2017</t>
+  </si>
+  <si>
+    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>113 RUE DE LANNOY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>29/04/1999</t>
+  </si>
+  <si>
+    <t>INSTITUT EUROPEEN DE FORMATION</t>
+  </si>
+  <si>
+    <t>2 RUE LEOPOLD ALIXANT 39330 MOUCHARD</t>
+  </si>
+  <si>
+    <t>08/07/1994</t>
+  </si>
+  <si>
+    <t>SCOP INSTEP</t>
+  </si>
+  <si>
+    <t>INSTEP FORMATION</t>
+  </si>
+  <si>
+    <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
+  </si>
+  <si>
+    <t>01/04/1996</t>
+  </si>
+  <si>
+    <t>70 RUE DE BOUVINES 59800 LILLE</t>
+  </si>
+  <si>
+    <t>15/04/2003</t>
+  </si>
+  <si>
+    <t>CPO.A BTP</t>
+  </si>
+  <si>
+    <t>13 RUE DENIS PAPIN 78190 TRAPPES</t>
+  </si>
+  <si>
+    <t>29/07/2005</t>
+  </si>
+  <si>
     <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
   </si>
   <si>
     <t>BATIFORM AQUITAINE</t>
   </si>
   <si>
     <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
   </si>
   <si>
     <t>04/04/2008</t>
-  </si>
-[...85 lines deleted...]
-    <t>29/07/2005</t>
   </si>
   <si>
     <t>BATIPRO</t>
   </si>
   <si>
     <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
   </si>
   <si>
     <t>14/08/2009</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>19 CHEMIN DE SAINT - ESTEVE 11200 LEZIGNAN-CORBIERES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>INNOVISTA</t>
   </si>
@@ -1237,406 +1237,406 @@
       <c r="F8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>50375973000016</v>
+        <v>31648885700046</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>72330743733</v>
+        <v>97973078997</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>31648885700046</v>
+        <v>34138658900020</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="2"/>
+      <c r="E10" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>34138658900020</v>
+        <v>38070394200017</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>91110047011</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>38070394200017</v>
+        <v>39882957200062</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>91110047011</v>
+        <v>82420103742</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39882957200062</v>
+        <v>40073444800022</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3">
-        <v>82420103742</v>
+        <v>31590340859</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>40073444800022</v>
+        <v>40350234700012</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I14" s="3">
-        <v>31590340859</v>
+        <v>43390038939</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>40350234700012</v>
+        <v>40487427300091</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>40487427300091</v>
+        <v>40487427300257</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>40487427300257</v>
+        <v>43219258100028</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I17" s="3"/>
+      <c r="I17" s="3">
+        <v>11780689578</v>
+      </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>43219258100028</v>
+        <v>50375973000016</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
-        <v>11780689578</v>
+        <v>72330743733</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>51378042900017</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -3301,31 +3301,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/09/2026 19:37:15</dc:description>
+  <dc:description>Export en date du 06/27/2026 07:22:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>