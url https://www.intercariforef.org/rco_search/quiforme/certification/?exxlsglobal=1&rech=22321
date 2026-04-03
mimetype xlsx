--- v2 (2026-02-02)
+++ v3 (2026-04-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -439,51 +439,54 @@
   <si>
     <t>LYCEE AGRICOLE</t>
   </si>
   <si>
     <t>ROUTE DE CAUDEBEC 76190 AUZEBOSC</t>
   </si>
   <si>
     <t>LYCEE GEN TECHNOL AGRICOLE LE PARACLET</t>
   </si>
   <si>
     <t>LD LE PARACLET 80440 COTTENCHY</t>
   </si>
   <si>
     <t>2280P001380</t>
   </si>
   <si>
     <t>LYCEE PROF AGRICOLE BAIE DE SOMME</t>
   </si>
   <si>
     <t>21 RUE DU LIEUTENANT CARON 80100 ABBEVILLE</t>
   </si>
   <si>
     <t>2280P001780</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES CHATEAU MONGIN</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES D'ORANGE</t>
+  </si>
+  <si>
+    <t>LYCEE PIERRE LE ROY DE BOISEAUMARIE</t>
   </si>
   <si>
     <t>2260 ROUTE DU GRES 84100 ORANGE</t>
   </si>
   <si>
     <t>12/05/1993</t>
   </si>
   <si>
     <t>ETS PUBLIC LOCAL ENSEIGNEMENT FORMATION PROF AGRICOLES LOUIS GIRAUD</t>
   </si>
   <si>
     <t>LEGTA DE CARPENTRAS</t>
   </si>
   <si>
     <t>HAMEAU DE SERRES 310 CHEMIN DE L'HERMITAGE 84200 CARPENTRAS</t>
   </si>
   <si>
     <t>9384P002684</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MONTMORILLON</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE JEAN-MARIE BOULOUX</t>
   </si>
@@ -562,51 +565,51 @@
   <si>
     <t>01/09/1993</t>
   </si>
   <si>
     <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
   </si>
   <si>
     <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
   </si>
   <si>
     <t>31 ET 33 33 RUE ANATOLE LE BRAZ 22600 LOUDEAC</t>
   </si>
   <si>
     <t>INSTITUT RURAL SUD FINISTERE</t>
   </si>
   <si>
     <t>BOURG 29370 ELLIANT</t>
   </si>
   <si>
-    <t>ASSOCIATION ECOLE CH CHEVILLOTTE LE NIVO</t>
+    <t>ASSOCIATION DE GESTION RESPONSABLE LE NIVOT</t>
   </si>
   <si>
     <t>LD LE NIVOT 29590 LOPEREC</t>
   </si>
   <si>
     <t>LA ROUVRAIS 35360 MONTAUBAN-DE-BRETAGNE</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>LD GRANDCHAMP 21200 RUFFEY-LES-BEAUNE</t>
   </si>
   <si>
     <t>INSTITUT RURAL EDUCATION ET ORIENTATION</t>
   </si>
   <si>
     <t>LA BELINIERE 50420 CONDE-SUR-VIRE</t>
   </si>
   <si>
     <t>SEVREUROPE-MFR SEVREUROPE BRESSUIRE</t>
   </si>
   <si>
     <t>22 RUE DE LA BARITAUDERIE 79300 BRESSUIRE</t>
   </si>
@@ -2349,878 +2352,880 @@
         <v>140</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>19840218200028</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2" t="s">
+        <v>142</v>
+      </c>
       <c r="E35" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="3"/>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>19840607600010</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>19860820000012</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>19871025300016</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>19974097800010</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I39" s="3">
         <v>98970084497</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>32775402400013</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="3">
         <v>53561002256</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>33348856700038</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I41" s="3">
         <v>31590286359</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>38466091600014</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I42" s="3">
         <v>93050012705</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>39948808900026</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="3">
         <v>53351055135</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>77580456000016</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I44" s="3">
         <v>91110106011</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>77739516100014</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I45" s="3">
         <v>53220249322</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
         <v>77753858800016</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I46" s="3">
         <v>53290932029</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
         <v>77756667000017</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="3">
         <v>53290978029</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
         <v>77770693800019</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="3">
         <v>53350243435</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>77824817900013</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I49" s="3">
         <v>26210138421</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
         <v>78087648800013</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I50" s="3">
         <v>25500013650</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>78141312500019</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="3">
         <v>54790026479</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>78386532200029</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="3">
         <v>31590792059</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>78397621000014</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I53" s="3">
         <v>31620047762</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>78408386700019</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="3">
         <v>31620162262</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>78614282800023</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="3">
         <v>52490352249</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>78617972100018</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="3">
         <v>52490071349</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>78627921600026</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I57" s="3">
         <v>52530000253</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3252,31 +3257,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/03/2026 00:41:53</dc:description>
+  <dc:description>Export en date du 04/03/2026 06:40:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>