--- v3 (2026-04-03)
+++ v4 (2026-06-14)
@@ -1297,51 +1297,51 @@
         <v>39</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>19120937800014</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2"/>
@@ -3257,31 +3257,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 06:40:31</dc:description>
+  <dc:description>Export en date du 06/14/2026 16:10:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>