--- v4 (2026-06-14)
+++ v5 (2026-08-17)
@@ -283,96 +283,96 @@
   <si>
     <t>BONNEFONT ROUTE DE BONNEFOND 43100 FONTANNES</t>
   </si>
   <si>
     <t>8343P000643</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC  LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU LOIRET</t>
   </si>
   <si>
     <t>LEGTA DE MONTARGIS</t>
   </si>
   <si>
     <t>LE CHESNOY 2190 AVENUE D'ANTIBES 45200 AMILLY</t>
   </si>
   <si>
     <t>06/07/1995</t>
   </si>
   <si>
     <t>2445P001245</t>
   </si>
   <si>
     <t>LYCEE VITICOLE DE LA CHAMPAGNE</t>
   </si>
   <si>
-    <t>13 RUE D’OGER 51190 AVIZE</t>
+    <t>13 RUE D'OGER 51190 AVIZE</t>
   </si>
   <si>
     <t>2151P000251</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MEURTHE ET MOSELLE</t>
   </si>
   <si>
     <t>LEGTPA MATHIEU DE DOMBASLE</t>
   </si>
   <si>
     <t>DOMAINE DE PIXERECOURT 54220 MALZEVILLE</t>
   </si>
   <si>
     <t>4154P001454</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE DOUAI</t>
   </si>
   <si>
     <t>LEGTA DE DOUAI-WAGNONVILLE</t>
   </si>
   <si>
     <t>HAMEAU DE WAGNONVILLE 458 RUE DE LA MOTTE JULIEN 59500 DOUAI</t>
   </si>
   <si>
     <t>3159P003559</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE OISE</t>
   </si>
   <si>
     <t>LYCEE GEN TECHNOL AGRICOLE</t>
   </si>
   <si>
     <t>6 LE DESSUS DE L'ETANG 60600 AIRION</t>
   </si>
   <si>
     <t>01/10/1984</t>
   </si>
   <si>
     <t>2260P001160</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MARMILHAT</t>
   </si>
@@ -490,189 +490,189 @@
   <si>
     <t>LYCEE AGRICOLE JEAN-MARIE BOULOUX</t>
   </si>
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE ST YRIEIX LA PERCHE</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE  ST YRIEIX LA PERCHE</t>
   </si>
   <si>
     <t>28 ROUTE DE LA FAYE 87500 SAINT-YRIEIX-LA-PERCHE</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>7487P001087</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
+    <t>ENSEIGNEMENT PROMOTION AGRICOLE GENERAL</t>
+  </si>
+  <si>
+    <t>26 AVENUE ANDRE CHENIER 11300 LIMOUX</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
+  </si>
+  <si>
+    <t>31 ET 33 33 RUE ANATOLE LE BRAZ 22600 LOUDEAC</t>
+  </si>
+  <si>
+    <t>INSTITUT RURAL SUD FINISTERE</t>
+  </si>
+  <si>
+    <t>BOURG 29370 ELLIANT</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION RESPONSABLE LE NIVOT</t>
+  </si>
+  <si>
+    <t>LD LE NIVOT 29590 LOPEREC</t>
+  </si>
+  <si>
+    <t>LA ROUVRAIS 35360 MONTAUBAN-DE-BRETAGNE</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>LD GRANDCHAMP 21200 RUFFEY-LES-BEAUNE</t>
+  </si>
+  <si>
+    <t>INSTITUT RURAL EDUCATION ET ORIENTATION</t>
+  </si>
+  <si>
+    <t>LA BELINIERE 50420 CONDE-SUR-VIRE</t>
+  </si>
+  <si>
+    <t>SEVREUROPE-MFR SEVREUROPE BRESSUIRE</t>
+  </si>
+  <si>
+    <t>22 RUE DE LA BARITAUDERIE 79300 BRESSUIRE</t>
+  </si>
+  <si>
+    <t>14 RUE AUGUSTE DELCROIX 59294 HAUSSY</t>
+  </si>
+  <si>
+    <t>25/12/1992</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DES HAUTS PAYS</t>
+  </si>
+  <si>
+    <t>7 RUE DES SANS CULOTTES 62650 CAMPAGNE-LES-BOULONNAIS</t>
+  </si>
+  <si>
+    <t>LYC D ENS AGRICOLE PRIVE SAVY BERLETTE</t>
+  </si>
+  <si>
+    <t>22 ANCIENNE ROUTE NATIONALE 62690 SAVY-BERLETTE</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE RUE DE COULVEE 49120 CHEMILLE-EN-ANJOU</t>
+  </si>
+  <si>
+    <t>01/10/2005</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIAL RURAL EDUCAT ORIENTATION</t>
+  </si>
+  <si>
+    <t>LA ROUSSELIERE 49260 MONTREUIL-BELLAY</t>
+  </si>
+  <si>
+    <t>MFR LA PIGNERIE</t>
+  </si>
+  <si>
+    <t>LA PIGNERIE ROUTE DE L'HUISSERIE 53000 LAVAL</t>
+  </si>
+  <si>
+    <t>LYCEE ISSAT</t>
+  </si>
+  <si>
+    <t>ECOLE AGRICULTURE LES CHATELETS</t>
+  </si>
+  <si>
+    <t>6 RUE DE LA MAILLARDAIE 35600 REDON</t>
+  </si>
+  <si>
+    <t>01/09/1993</t>
+  </si>
+  <si>
     <t>ASS FAMILIALE FORMATION PROFES AGRICOLE</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERATION 56110 GOURIN</t>
   </si>
   <si>
     <t>20/07/1983</t>
   </si>
   <si>
     <t>ASS FAMILIALE DE GESTION DE L EAP</t>
   </si>
   <si>
     <t>LYCEE CHARLES BRASSEUR 110 AVENUE ANTHONY CARO 59630 BOURBOURG</t>
   </si>
   <si>
     <t>04/12/2012</t>
   </si>
   <si>
     <t>ASS DEP FORM PERF AGRICUL</t>
   </si>
   <si>
     <t>3 RUE PAUL AUBERT 05000 GAP</t>
   </si>
   <si>
     <t>02/03/1992</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...97 lines deleted...]
-    <t>LA PIGNERIE ROUTE DE L'HUISSERIE 53000 LAVAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2537,702 +2537,702 @@
       <c r="F39" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I39" s="3">
         <v>98970084497</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>32775402400013</v>
+        <v>77580456000016</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="3">
-        <v>53561002256</v>
+        <v>91110106011</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>33348856700038</v>
+        <v>77739516100014</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I41" s="3">
-        <v>31590286359</v>
+        <v>53220249322</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>38466091600014</v>
+        <v>77753858800016</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="I42" s="3">
-        <v>93050012705</v>
+        <v>53290932029</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>39948808900026</v>
+        <v>77756667000017</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="3">
-        <v>53351055135</v>
+        <v>53290978029</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>77580456000016</v>
+        <v>77770693800019</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I44" s="3">
-        <v>91110106011</v>
+        <v>53350243435</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>77739516100014</v>
+        <v>77824817900013</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I45" s="3">
-        <v>53220249322</v>
+        <v>26210138421</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>77753858800016</v>
+        <v>78087648800013</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I46" s="3">
-        <v>53290932029</v>
+        <v>25500013650</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>77756667000017</v>
+        <v>78141312500019</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="3">
-        <v>53290978029</v>
+        <v>54790026479</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>77770693800019</v>
+        <v>78386532200029</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="3">
-        <v>53350243435</v>
+        <v>31590792059</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>77824817900013</v>
+        <v>78397621000014</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I49" s="3">
-        <v>26210138421</v>
+        <v>31620047762</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>78087648800013</v>
+        <v>78408386700019</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I50" s="3">
-        <v>25500013650</v>
+        <v>31620162262</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>78141312500019</v>
+        <v>78614282800023</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="3">
-        <v>54790026479</v>
+        <v>52490352249</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>78386532200029</v>
+        <v>78617972100018</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="3">
-        <v>31590792059</v>
+        <v>52490071349</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>78397621000014</v>
+        <v>78627921600026</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I53" s="3">
-        <v>31620047762</v>
+        <v>52530000253</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>78408386700019</v>
+        <v>39948808900026</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D54" s="2"/>
+        <v>191</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>192</v>
+      </c>
       <c r="E54" s="2" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="3">
-        <v>31620162262</v>
+        <v>53351055135</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>78614282800023</v>
+        <v>32775402400013</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="3">
-        <v>52490352249</v>
+        <v>53561002256</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>78617972100018</v>
+        <v>33348856700038</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="3">
-        <v>52490071349</v>
+        <v>31590286359</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>78627921600026</v>
+        <v>38466091600014</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>33</v>
+        <v>204</v>
       </c>
       <c r="I57" s="3">
-        <v>52530000253</v>
+        <v>93050012705</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -3257,31 +3257,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/14/2026 16:10:58</dc:description>
+  <dc:description>Export en date du 08/17/2026 23:30:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>