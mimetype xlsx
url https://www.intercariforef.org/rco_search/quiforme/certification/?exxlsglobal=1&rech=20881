--- v0 (2025-10-23)
+++ v1 (2026-05-03)
@@ -154,63 +154,63 @@
   <si>
     <t>9384P002684</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LA ROCHE SUR YON</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>RTE DE FONTENAY ALL DES DRUIDES 85000 ROCHE SUR YON (LA)</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
+    <t>ISETA - ECA</t>
+  </si>
+  <si>
+    <t>ECOLE D'AGRICULTURE DE POISY 859 ROUTE DE L'ECOLE D'AGRICULTURE 74330 POISY</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>80520 YZENGREMER</t>
-  </si>
-[...7 lines deleted...]
-    <t>ECOLE D'AGRICULTURE DE POISY 859 ROUTE DE L'ECOLE D'AGRICULTURE 74330 POISY</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>LE BOURG 61100 CERISY-BELLE-ETOILE</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -933,114 +933,114 @@
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>30304171900012</v>
+        <v>77660306000018</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I10" s="3">
-        <v>22800018780</v>
+        <v>82740107174</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>77660306000018</v>
+        <v>30304171900012</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I11" s="3">
-        <v>82740107174</v>
+        <v>22800018780</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>78094682800016</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
@@ -1133,31 +1133,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 10/23/2025 12:40:21</dc:description>
+  <dc:description>Export en date du 05/03/2026 14:31:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>