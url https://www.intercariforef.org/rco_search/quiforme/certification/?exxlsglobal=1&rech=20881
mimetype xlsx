--- v1 (2026-05-03)
+++ v2 (2026-06-17)
@@ -154,63 +154,63 @@
   <si>
     <t>9384P002684</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE LA ROCHE SUR YON</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>RTE DE FONTENAY ALL DES DRUIDES 85000 ROCHE SUR YON (LA)</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE VALDOIE</t>
   </si>
   <si>
     <t>LEGTA DE VALDOIE - LUCIEN QUELET</t>
   </si>
   <si>
     <t>95 RUE DE TURENNE 90300 VALDOIE</t>
   </si>
   <si>
     <t>4390P000790</t>
   </si>
   <si>
+    <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
+  </si>
+  <si>
+    <t>80520 YZENGREMER</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>ISETA - ECA</t>
   </si>
   <si>
     <t>ECOLE D'AGRICULTURE DE POISY 859 ROUTE DE L'ECOLE D'AGRICULTURE 74330 POISY</t>
-  </si>
-[...7 lines deleted...]
-    <t>80520 YZENGREMER</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCAT ET ORIENT</t>
   </si>
   <si>
     <t>LE BOURG 61100 CERISY-BELLE-ETOILE</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -933,114 +933,114 @@
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77660306000018</v>
+        <v>30304171900012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I10" s="3">
-        <v>82740107174</v>
+        <v>22800018780</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>30304171900012</v>
+        <v>77660306000018</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I11" s="3">
-        <v>22800018780</v>
+        <v>82740107174</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>78094682800016</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
@@ -1133,31 +1133,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/03/2026 14:31:34</dc:description>
+  <dc:description>Export en date du 06/17/2026 19:33:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>