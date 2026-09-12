--- v2 (2026-06-17)
+++ v3 (2026-09-12)
@@ -1073,51 +1073,51 @@
       </c>
       <c r="C13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="3">
         <v>31590008059</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1133,31 +1133,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/17/2026 19:33:03</dc:description>
+  <dc:description>Export en date du 09/12/2026 21:15:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>