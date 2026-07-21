--- v0 (2026-05-04)
+++ v1 (2026-07-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -142,249 +142,252 @@
   <si>
     <t>LE DODIN 69570 DARDILLY</t>
   </si>
   <si>
     <t>16/03/1983</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE AGRICOLE DE LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>LEGTA - ENILV - ECOLE NAT INDUSTRIES LAIT VIANDES</t>
   </si>
   <si>
     <t>212 RUE ANATOLE FRANCE 74800 LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>8274P000174</t>
   </si>
   <si>
+    <t>FED ENTREP BOULANGER PATISSER FRANCAISES</t>
+  </si>
+  <si>
+    <t>34 QUAI DE LA LOIRE 75019 PARIS</t>
+  </si>
+  <si>
+    <t>25/07/2011</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>CECOP-RH</t>
+  </si>
+  <si>
+    <t>HORIZON 2000 MACH 2 AVENUE DES HAUTS GRIGNEUX 76420 BIHOREL</t>
+  </si>
+  <si>
+    <t>23/06/2016</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>BOU'SOL</t>
+  </si>
+  <si>
+    <t>25 BOULEVARD LEDRU ROLLIN 13015 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/07/2019</t>
+  </si>
+  <si>
+    <t>INSTITUT LYFE I.D. - INNOVATION ET DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>CHATEAU DU VIVIER - 1 A CHEMIN DE CALABERT 69130 ECULLY</t>
+  </si>
+  <si>
+    <t>03/12/2010</t>
+  </si>
+  <si>
+    <t>LA LECON D'ORPHEE</t>
+  </si>
+  <si>
+    <t>18 RUE FRUCTIDOR 66000 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>GEPSA INSTITUT</t>
+  </si>
+  <si>
+    <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>29/06/2015</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
+  </si>
+  <si>
+    <t>SPL AFPAR</t>
+  </si>
+  <si>
+    <t>151 RUE JULIETTE DODU 97400 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>01/07/2015</t>
+  </si>
+  <si>
+    <t>BAGUETTE ACADEMY</t>
+  </si>
+  <si>
+    <t>30 RUE JOANNES CARRET 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
+  </si>
+  <si>
+    <t>FORMA BATI PLUS</t>
+  </si>
+  <si>
+    <t>ZAC 18 L'AIGUILLE 97128 GOYAVE</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>01973392797</t>
+  </si>
+  <si>
+    <t>INSTITUT DE FORMATION REGIONAL DES INDUSTRIES ALIMENTAIRES DE NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>CS80013 37 AVENUE DU DOCTEUR ALBERT SCHWEITZER 33600 PESSAC</t>
+  </si>
+  <si>
+    <t>01/12/2011</t>
+  </si>
+  <si>
+    <t>INSTITUT FORMAT REGION INDUS AGROALIMENT</t>
+  </si>
+  <si>
+    <t>45 RUE LIANCOURT 75014 PARIS</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>ALQUAL CONSEIL ET EXPERTISE (ALIMENTAIRE QUALITE CONSEIL ET EXPERTISE)</t>
+  </si>
+  <si>
+    <t>PA DU BOIS DE LA CHOQUE - BAT LE SILLAGE 15 AVENUE ARCHIMEDE 02100 SAINT-QUENTIN</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>FARINEZ-VOUS</t>
+  </si>
+  <si>
+    <t>FARINEZ VOUS</t>
+  </si>
+  <si>
+    <t>74 RUE CLISSON 75013 PARIS</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>10.71C</t>
+  </si>
+  <si>
     <t>FONDAT FORMAT PROMOT PROFES BOULANGERIE</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL BOULANGERIE PATISSERIE</t>
   </si>
   <si>
     <t>150 BOULEVARD DE L'EUROPE 76100 ROUEN</t>
   </si>
   <si>
     <t>01/08/1994</t>
   </si>
   <si>
     <t>MAISON DE QUARTIER GODELEINE PETIT - CENTRE SOCIAL DU VIEUX LILLE</t>
   </si>
   <si>
     <t>HALLE AUX SUCRES 24 RUE DES ARCHIVES 59800 LILLE</t>
   </si>
   <si>
     <t>21/10/1994</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
-    <t>Fermé</t>
-[...1 lines deleted...]
-  <si>
     <t>SAINT ANDRE SOLIDARITE FORMATION</t>
   </si>
   <si>
     <t>25 RUE EMILE VANDAME 59350 SAINT-ANDRE-LEZ-LILLE</t>
   </si>
   <si>
     <t>05/06/1997</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
   </si>
   <si>
     <t>05/12/2012</t>
   </si>
   <si>
-    <t>INSTITUT FORMAT REGION INDUS AGROALIMENT</t>
-[...97 lines deleted...]
-  <si>
     <t>JMB FORMATION</t>
   </si>
   <si>
     <t>245 ROUTE DES LUCIOLES 06560 VALBONNE</t>
   </si>
   <si>
     <t>08/09/2014</t>
-  </si>
-[...43 lines deleted...]
-    <t>01973392797</t>
   </si>
   <si>
     <t>DN ACADEMY</t>
   </si>
   <si>
     <t>397 AVENUE JEAN-JACQUES FOURNIER 77550 MOISSY-CRAMAYEL</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -993,734 +996,734 @@
       <c r="F6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>31504294500032</v>
+        <v>78471790200059</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>34179264600026</v>
+        <v>79367441700035</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>23760537276</v>
+      </c>
       <c r="J8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>37763159300037</v>
+        <v>79468433200032</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I9" s="3"/>
+        <v>49</v>
+      </c>
+      <c r="I9" s="3">
+        <v>93131560013</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39329874000027</v>
+        <v>52898304200011</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I10" s="3">
-        <v>82690413569</v>
+        <v>82691141769</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>41012254300037</v>
+        <v>53513164300012</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I11" s="3">
-        <v>11752754575</v>
+        <v>91660157666</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42024773600135</v>
+        <v>81040370900027</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>45019707400039</v>
+        <v>81229926100014</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="I13" s="3">
-        <v>72330648833</v>
+        <v>98970001397</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>51259034000034</v>
+        <v>81752377200058</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="C14" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>52898304200011</v>
+        <v>91346347700020</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>82691141769</v>
+        <v>75</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>76</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>53513164300012</v>
+        <v>45019707400039</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="I16" s="3">
-        <v>91660157666</v>
+        <v>72330648833</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>78471790200059</v>
+        <v>41012254300037</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I17" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="I17" s="3">
+        <v>11752754575</v>
+      </c>
       <c r="J17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>79367441700035</v>
+        <v>42024773600135</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="I18" s="3">
-        <v>23760537276</v>
+        <v>22020081402</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>79468433200032</v>
+        <v>51259034000034</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="I19" s="3">
-        <v>93131560013</v>
+        <v>11756268175</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>80464190000019</v>
+        <v>31504294500032</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="I20" s="3">
-        <v>93060746106</v>
+        <v>23750036676</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>81040370900027</v>
+        <v>34179264600026</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>81229926100014</v>
+        <v>37763159300037</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G22" s="2"/>
+        <v>102</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>103</v>
+      </c>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I22" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>81752377200058</v>
+        <v>39329874000027</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="I23" s="3">
-        <v>84691459769</v>
+        <v>82690413569</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>91346347700020</v>
+        <v>80464190000019</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D24" s="2"/>
+        <v>107</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>107</v>
+      </c>
       <c r="E24" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>26</v>
+      </c>
+      <c r="I24" s="3">
+        <v>93060746106</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>92189937300028</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I25" s="3">
         <v>11911025191</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1752,31 +1755,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 10:43:21</dc:description>
+  <dc:description>Export en date du 07/21/2026 19:37:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>