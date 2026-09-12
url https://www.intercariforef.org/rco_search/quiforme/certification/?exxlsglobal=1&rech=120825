--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -142,252 +142,252 @@
   <si>
     <t>LE DODIN 69570 DARDILLY</t>
   </si>
   <si>
     <t>16/03/1983</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE AGRICOLE DE LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>LEGTA - ENILV - ECOLE NAT INDUSTRIES LAIT VIANDES</t>
   </si>
   <si>
     <t>212 RUE ANATOLE FRANCE 74800 LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>8274P000174</t>
   </si>
   <si>
+    <t>FONDAT FORMAT PROMOT PROFES BOULANGERIE</t>
+  </si>
+  <si>
+    <t>INSTITUT NATIONAL BOULANGERIE PATISSERIE</t>
+  </si>
+  <si>
+    <t>150 BOULEVARD DE L'EUROPE 76100 ROUEN</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
+    <t>MAISON DE QUARTIER GODELEINE PETIT - CENTRE SOCIAL DU VIEUX LILLE</t>
+  </si>
+  <si>
+    <t>HALLE AUX SUCRES 24 RUE DES ARCHIVES 59800 LILLE</t>
+  </si>
+  <si>
+    <t>21/10/1994</t>
+  </si>
+  <si>
+    <t>88.99B</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>SAINT ANDRE SOLIDARITE FORMATION</t>
+  </si>
+  <si>
+    <t>25 RUE EMILE VANDAME 59350 SAINT-ANDRE-LEZ-LILLE</t>
+  </si>
+  <si>
+    <t>05/06/1997</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
+  </si>
+  <si>
+    <t>05/12/2012</t>
+  </si>
+  <si>
+    <t>INSTITUT FORMAT REGION INDUS AGROALIMENT</t>
+  </si>
+  <si>
+    <t>45 RUE LIANCOURT 75014 PARIS</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>ALQUAL CONSEIL ET EXPERTISE (ALIMENTAIRE QUALITE CONSEIL ET EXPERTISE)</t>
+  </si>
+  <si>
+    <t>PA DU BOIS DE LA CHOQUE - BAT LE SILLAGE 15 AVENUE ARCHIMEDE 02100 SAINT-QUENTIN</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>74.90B</t>
+  </si>
+  <si>
+    <t>INSTITUT DE FORMATION REGIONAL DES INDUSTRIES ALIMENTAIRES DE NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>CS80013 37 AVENUE DU DOCTEUR ALBERT SCHWEITZER 33600 PESSAC</t>
+  </si>
+  <si>
+    <t>01/12/2011</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FARINEZ-VOUS</t>
+  </si>
+  <si>
+    <t>FARINEZ VOUS</t>
+  </si>
+  <si>
+    <t>74 RUE CLISSON 75013 PARIS</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>10.71C</t>
+  </si>
+  <si>
+    <t>INSTITUT LYFE I.D. - INNOVATION ET DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>CHATEAU DU VIVIER - 1 A CHEMIN DE CALABERT 69130 ECULLY</t>
+  </si>
+  <si>
+    <t>03/12/2010</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>LA LECON D'ORPHEE</t>
+  </si>
+  <si>
+    <t>18 RUE FRUCTIDOR 66000 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>01/09/2011</t>
+  </si>
+  <si>
     <t>FED ENTREP BOULANGER PATISSER FRANCAISES</t>
   </si>
   <si>
     <t>34 QUAI DE LA LOIRE 75019 PARIS</t>
   </si>
   <si>
     <t>25/07/2011</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>CECOP-RH</t>
   </si>
   <si>
     <t>HORIZON 2000 MACH 2 AVENUE DES HAUTS GRIGNEUX 76420 BIHOREL</t>
   </si>
   <si>
     <t>23/06/2016</t>
   </si>
   <si>
-    <t>70.22Z</t>
-[...1 lines deleted...]
-  <si>
     <t>BOU'SOL</t>
   </si>
   <si>
     <t>25 BOULEVARD LEDRU ROLLIN 13015 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/2019</t>
   </si>
   <si>
-    <t>INSTITUT LYFE I.D. - INNOVATION ET DEVELOPPEMENT</t>
-[...17 lines deleted...]
-    <t>Fermé</t>
+    <t>JMB FORMATION</t>
+  </si>
+  <si>
+    <t>245 ROUTE DES LUCIOLES 06560 VALBONNE</t>
+  </si>
+  <si>
+    <t>08/09/2014</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
   <si>
     <t>SPL AFPAR</t>
   </si>
   <si>
     <t>151 RUE JULIETTE DODU 97400 SAINT-DENIS</t>
   </si>
   <si>
     <t>01/07/2015</t>
   </si>
   <si>
     <t>BAGUETTE ACADEMY</t>
   </si>
   <si>
     <t>30 RUE JOANNES CARRET 69009 LYON</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>FORMA BATI PLUS</t>
   </si>
   <si>
     <t>ZAC 18 L'AIGUILLE 97128 GOYAVE</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...1 lines deleted...]
-  <si>
     <t>01973392797</t>
-  </si>
-[...97 lines deleted...]
-    <t>08/09/2014</t>
   </si>
   <si>
     <t>DN ACADEMY</t>
   </si>
   <si>
     <t>397 AVENUE JEAN-JACQUES FOURNIER 77550 MOISSY-CRAMAYEL</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -996,713 +996,713 @@
       <c r="F6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>78471790200059</v>
+        <v>31504294500032</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="2"/>
+      <c r="D7" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="E7" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="I7" s="3">
+        <v>23750036676</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>79367441700035</v>
+        <v>34179264600026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I8" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>79468433200032</v>
+        <v>37763159300037</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G9" s="2"/>
+        <v>53</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>54</v>
+      </c>
       <c r="H9" s="2" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>52898304200011</v>
+        <v>39329874000027</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="I10" s="3">
-        <v>82691141769</v>
+        <v>82690413569</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>53513164300012</v>
+        <v>41012254300037</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="I11" s="3">
-        <v>91660157666</v>
+        <v>11752754575</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>81040370900027</v>
+        <v>42024773600135</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>63</v>
       </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I12" s="3"/>
+        <v>64</v>
+      </c>
+      <c r="I12" s="3">
+        <v>22020081402</v>
+      </c>
       <c r="J12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>81229926100014</v>
+        <v>45019707400039</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D13" s="2" t="s">
         <v>65</v>
       </c>
+      <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="I13" s="3">
-        <v>98970001397</v>
+        <v>72330648833</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>81752377200058</v>
+        <v>51259034000034</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D14" s="2"/>
+        <v>69</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>70</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I14" s="3"/>
+        <v>73</v>
+      </c>
+      <c r="I14" s="3">
+        <v>11756268175</v>
+      </c>
       <c r="J14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>91346347700020</v>
+        <v>52898304200011</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="I15" s="3">
+        <v>82691141769</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>45019707400039</v>
+        <v>53513164300012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="I16" s="3">
-        <v>72330648833</v>
+        <v>91660157666</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>41012254300037</v>
+        <v>78471790200059</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>42024773600135</v>
+        <v>79367441700035</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="I18" s="3">
-        <v>22020081402</v>
+        <v>23760537276</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>51259034000034</v>
+        <v>79468433200032</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D19" s="2" t="s">
         <v>88</v>
       </c>
+      <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="I19" s="3">
-        <v>11756268175</v>
+        <v>93131560013</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>31504294500032</v>
+        <v>80464190000019</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I20" s="3">
-        <v>23750036676</v>
+        <v>93060746106</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>34179264600026</v>
+        <v>81040370900027</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>37763159300037</v>
+        <v>81229926100014</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="D22" s="2"/>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I22" s="3"/>
+      <c r="I22" s="3">
+        <v>98970001397</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>39329874000027</v>
+        <v>81752377200058</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>80464190000019</v>
+        <v>91346347700020</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>93060746106</v>
+        <v>68</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>109</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>92189937300028</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>40</v>
@@ -1755,31 +1755,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/21/2026 19:37:40</dc:description>
+  <dc:description>Export en date du 09/12/2026 17:15:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>